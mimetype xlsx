--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -939,63 +939,63 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*128056*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>18</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="I11" t="n">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="J11" t="n">
         <v>17.98</v>
       </c>
       <c r="K11" t="n">
         <v>39.99</v>
       </c>
       <c r="L11" t="n">
-        <v>242.11</v>
+        <v>418.19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>IQ Fit Ultimate</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*131936*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>2</v>
@@ -1623,69 +1623,69 @@
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*208452*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
+        <v>36</v>
+      </c>
+      <c r="G26" t="n">
+        <v>36</v>
+      </c>
+      <c r="H26" t="n">
+        <v>6</v>
+      </c>
+      <c r="I26" t="n">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J26" t="n">
         <v>22.5</v>
       </c>
       <c r="K26" t="n">
         <v>44.99</v>
       </c>
       <c r="L26" t="n">
-        <v>112.45</v>
+        <v>134.94</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*133650*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
@@ -2083,69 +2083,69 @@
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>*208406*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G36" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H36" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I36" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J36" t="n">
         <v>12.5</v>
       </c>
       <c r="K36" t="n">
         <v>24.99</v>
       </c>
       <c r="L36" t="n">
-        <v>12.49</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>*131919*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
@@ -2221,69 +2221,69 @@
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*208411*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G39" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H39" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I39" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J39" t="n">
         <v>12.5</v>
       </c>
       <c r="K39" t="n">
         <v>24.99</v>
       </c>
       <c r="L39" t="n">
-        <v>12.49</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Rohner</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>CAROLA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">XL                                                                                                  </t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*209100*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
@@ -2635,69 +2635,69 @@
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*128115*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>3</v>
       </c>
       <c r="F48" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
+        <v>2</v>
+      </c>
+      <c r="I48" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="J48" t="n">
         <v>18.5</v>
       </c>
       <c r="K48" t="n">
         <v>39.99</v>
       </c>
       <c r="L48" t="n">
-        <v>21.49</v>
+        <v>42.98</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>W. Sock OTC Targeted</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*128122*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>1</v>
@@ -2963,63 +2963,63 @@
       <c r="B55" t="inlineStr">
         <is>
           <t>GFX Compression Genuflex</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*128089*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>7</v>
       </c>
       <c r="F55" t="n">
         <v>0</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I55" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J55" t="n">
         <v>30</v>
       </c>
       <c r="K55" t="n">
         <v>59.99</v>
       </c>
       <c r="L55" t="n">
-        <v>59.98</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>39-41</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*209728*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
@@ -3141,69 +3141,69 @@
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*208458*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G59" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H59" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I59" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="J59" t="n">
         <v>22.5</v>
       </c>
       <c r="K59" t="n">
         <v>44.99</v>
       </c>
       <c r="L59" t="n">
-        <v>44.98</v>
+        <v>112.45</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*133498*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
@@ -3371,69 +3371,69 @@
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*208407*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
       </c>
       <c r="F64" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G64" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H64" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I64" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J64" t="n">
         <v>12.5</v>
       </c>
       <c r="K64" t="n">
         <v>24.99</v>
       </c>
       <c r="L64" t="n">
-        <v>12.49</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Stance</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Holiday Sock</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*125650*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>0</v>
@@ -4015,69 +4015,69 @@
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>W. Sock Zero OTC</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*128131*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>5</v>
       </c>
       <c r="F78" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I78" t="n">
-        <v>-9</v>
+        <v>-11</v>
       </c>
       <c r="J78" t="n">
         <v>18</v>
       </c>
       <c r="K78" t="n">
         <v>39.99</v>
       </c>
       <c r="L78" t="n">
-        <v>307.86</v>
+        <v>351.84</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*208957*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
@@ -4291,69 +4291,69 @@
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*208456*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
       </c>
       <c r="F84" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="G84" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H84" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I84" t="n">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="J84" t="n">
         <v>22.5</v>
       </c>
       <c r="K84" t="n">
         <v>44.99</v>
       </c>
       <c r="L84" t="n">
-        <v>44.98</v>
+        <v>134.94</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>39-41</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>*209724*</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>0</v>
@@ -4521,69 +4521,69 @@
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>*209354*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="G89" t="n">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="H89" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I89" t="n">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="J89" t="n">
         <v>22.5</v>
       </c>
       <c r="K89" t="n">
         <v>39.99</v>
       </c>
       <c r="L89" t="n">
-        <v>314.82</v>
+        <v>332.31</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>*208948*</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>0</v>
@@ -5901,69 +5901,69 @@
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>W. Sock Zero OTC</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>*208952*</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>0</v>
       </c>
       <c r="F119" t="n">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="G119" t="n">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="H119" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I119" t="n">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="J119" t="n">
         <v>18</v>
       </c>
       <c r="K119" t="n">
         <v>34.99</v>
       </c>
       <c r="L119" t="n">
-        <v>101.94</v>
+        <v>152.91</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Rohner</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>SKI POWER L/R</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>*209095*</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>0</v>
@@ -6683,69 +6683,69 @@
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>*128126*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>3</v>
       </c>
       <c r="F136" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I136" t="n">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="J136" t="n">
         <v>18</v>
       </c>
       <c r="K136" t="n">
         <v>39.99</v>
       </c>
       <c r="L136" t="n">
-        <v>175.92</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>*209312*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
@@ -7471,63 +7471,63 @@
       <c r="B153" t="inlineStr">
         <is>
           <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>*128135*</t>
         </is>
       </c>
       <c r="E153" t="n">
         <v>12</v>
       </c>
       <c r="F153" t="n">
         <v>0</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I153" t="n">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="J153" t="n">
         <v>20.98</v>
       </c>
       <c r="K153" t="n">
         <v>44.99</v>
       </c>
       <c r="L153" t="n">
-        <v>360.15</v>
+        <v>432.18</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>W. Sock OTC Targeted</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>*209027*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
@@ -7925,69 +7925,69 @@
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>*208453*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>
       </c>
       <c r="F163" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="G163" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H163" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I163" t="n">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="J163" t="n">
         <v>22.5</v>
       </c>
       <c r="K163" t="n">
         <v>44.99</v>
       </c>
       <c r="L163" t="n">
-        <v>44.98</v>
+        <v>134.94</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Baker Sock</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>*230665*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
@@ -9121,69 +9121,69 @@
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>*208955*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G189" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H189" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I189" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J189" t="n">
         <v>18.5</v>
       </c>
       <c r="K189" t="n">
         <v>39.99</v>
       </c>
       <c r="L189" t="n">
-        <v>85.95999999999999</v>
+        <v>107.45</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>*128101*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
@@ -9489,115 +9489,115 @@
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>MOOD SOCKS</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>*208409*</t>
         </is>
       </c>
       <c r="E197" t="n">
         <v>0</v>
       </c>
       <c r="F197" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G197" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H197" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I197" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J197" t="n">
         <v>12.5</v>
       </c>
       <c r="K197" t="n">
         <v>24.99</v>
       </c>
       <c r="L197" t="n">
-        <v>12.49</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>IQ Comfort Target Cushion</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>*131939*</t>
         </is>
       </c>
       <c r="E198" t="n">
         <v>1</v>
       </c>
       <c r="F198" t="n">
         <v>1</v>
       </c>
       <c r="G198" t="n">
         <v>0</v>
       </c>
       <c r="H198" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I198" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J198" t="n">
         <v>17.5</v>
       </c>
       <c r="K198" t="n">
         <v>34.99</v>
       </c>
       <c r="L198" t="n">
-        <v>0</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>*128136*</t>
         </is>
       </c>
       <c r="E199" t="n">
         <v>1</v>
@@ -10461,63 +10461,63 @@
       <c r="B218" t="inlineStr">
         <is>
           <t>GFX Compression Hybrid DLX-Wool</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>*131931*</t>
         </is>
       </c>
       <c r="E218" t="n">
         <v>0</v>
       </c>
       <c r="F218" t="n">
         <v>1</v>
       </c>
       <c r="G218" t="n">
         <v>0</v>
       </c>
       <c r="H218" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I218" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J218" t="n">
         <v>30</v>
       </c>
       <c r="K218" t="n">
         <v>59.99</v>
       </c>
       <c r="L218" t="n">
-        <v>0</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>*133512*</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>1</v>
@@ -10547,69 +10547,69 @@
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY M</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>*133513*</t>
         </is>
       </c>
       <c r="E220" t="n">
         <v>0</v>
       </c>
       <c r="F220" t="n">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="G220" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H220" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I220" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>59.99</v>
       </c>
       <c r="L220" t="n">
-        <v>839.86</v>
+        <v>959.84</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>*209306*</t>
         </is>
       </c>
       <c r="E221" t="n">
         <v>0</v>
@@ -10823,207 +10823,207 @@
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>*208454*</t>
         </is>
       </c>
       <c r="E226" t="n">
         <v>0</v>
       </c>
       <c r="F226" t="n">
+        <v>36</v>
+      </c>
+      <c r="G226" t="n">
+        <v>36</v>
+      </c>
+      <c r="H226" t="n">
         <v>6</v>
       </c>
-      <c r="G226" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I226" t="n">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="J226" t="n">
         <v>22.5</v>
       </c>
       <c r="K226" t="n">
         <v>44.99</v>
       </c>
       <c r="L226" t="n">
-        <v>22.49</v>
+        <v>134.94</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>testing</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>*209054*</t>
         </is>
       </c>
       <c r="E227" t="n">
         <v>0</v>
       </c>
       <c r="F227" t="n">
         <v>0</v>
       </c>
       <c r="G227" t="n">
         <v>0</v>
       </c>
       <c r="H227" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I227" t="n">
-        <v>-12</v>
+        <v>-13</v>
       </c>
       <c r="J227" t="n">
         <v>1</v>
       </c>
       <c r="K227" t="n">
         <v>3</v>
       </c>
       <c r="L227" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Sock Pro Lite</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>*128139*</t>
         </is>
       </c>
       <c r="E228" t="n">
         <v>12</v>
       </c>
       <c r="F228" t="n">
         <v>0</v>
       </c>
       <c r="G228" t="n">
         <v>0</v>
       </c>
       <c r="H228" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I228" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J228" t="n">
         <v>20.98</v>
       </c>
       <c r="K228" t="n">
         <v>44.99</v>
       </c>
       <c r="L228" t="n">
-        <v>288.12</v>
+        <v>360.15</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>*133649*</t>
         </is>
       </c>
       <c r="E229" t="n">
         <v>3</v>
       </c>
       <c r="F229" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G229" t="n">
         <v>0</v>
       </c>
       <c r="H229" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I229" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J229" t="n">
         <v>17.98</v>
       </c>
       <c r="K229" t="n">
         <v>35.99</v>
       </c>
       <c r="L229" t="n">
-        <v>72.04000000000001</v>
+        <v>90.05</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>IQ Fit Ultimate</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>*131935*</t>
         </is>
       </c>
       <c r="E230" t="n">
         <v>0</v>
@@ -11559,69 +11559,69 @@
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>FREERIDE LONG SOCKS COZY  W</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>*133505*</t>
         </is>
       </c>
       <c r="E242" t="n">
         <v>0</v>
       </c>
       <c r="F242" t="n">
+        <v>16</v>
+      </c>
+      <c r="G242" t="n">
+        <v>12</v>
+      </c>
+      <c r="H242" t="n">
         <v>8</v>
       </c>
-      <c r="G242" t="n">
-[...2 lines deleted...]
-      <c r="H242" t="n">
+      <c r="I242" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="J242" t="n">
         <v>0</v>
       </c>
       <c r="K242" t="n">
         <v>59.99</v>
       </c>
       <c r="L242" t="n">
-        <v>239.96</v>
+        <v>479.92</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>W. Sock Zero OTC</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>*208950*</t>
         </is>
       </c>
       <c r="E243" t="n">
         <v>0</v>
@@ -11789,69 +11789,69 @@
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>WOOLING SKI SOCKS</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>*208455*</t>
         </is>
       </c>
       <c r="E247" t="n">
         <v>0</v>
       </c>
       <c r="F247" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G247" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H247" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I247" t="n">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="J247" t="n">
         <v>22.5</v>
       </c>
       <c r="K247" t="n">
         <v>44.99</v>
       </c>
       <c r="L247" t="n">
-        <v>67.47</v>
+        <v>112.45</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Junior Sock Ski Racer</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>*126135*</t>
         </is>
       </c>
       <c r="E248" t="n">
         <v>1</v>
@@ -12755,69 +12755,69 @@
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Performance Sock</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>*231141*</t>
         </is>
       </c>
       <c r="E268" t="n">
         <v>0</v>
       </c>
       <c r="F268" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G268" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H268" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I268" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J268" t="n">
         <v>15</v>
       </c>
       <c r="K268" t="n">
         <v>29.95</v>
       </c>
       <c r="L268" t="n">
-        <v>89.7</v>
+        <v>104.65</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>*209313*</t>
         </is>
       </c>
       <c r="E269" t="n">
         <v>0</v>
@@ -12853,63 +12853,63 @@
       <c r="B270" t="inlineStr">
         <is>
           <t>IQ Comfort Zero Cushion</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>*131920*</t>
         </is>
       </c>
       <c r="E270" t="n">
         <v>1</v>
       </c>
       <c r="F270" t="n">
         <v>1</v>
       </c>
       <c r="G270" t="n">
         <v>0</v>
       </c>
       <c r="H270" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I270" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J270" t="n">
         <v>17.5</v>
       </c>
       <c r="K270" t="n">
         <v>34.99</v>
       </c>
       <c r="L270" t="n">
-        <v>0</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>*133082*</t>
         </is>
       </c>
       <c r="E271" t="n">
         <v>4</v>
@@ -14095,63 +14095,63 @@
       <c r="B297" t="inlineStr">
         <is>
           <t>CAROLINA</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t xml:space="preserve">M                                                                                                   </t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>*209101*</t>
         </is>
       </c>
       <c r="E297" t="n">
         <v>0</v>
       </c>
       <c r="F297" t="n">
         <v>3</v>
       </c>
       <c r="G297" t="n">
         <v>3</v>
       </c>
       <c r="H297" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I297" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J297" t="n">
         <v>15</v>
       </c>
       <c r="K297" t="n">
         <v>29.99</v>
       </c>
       <c r="L297" t="n">
-        <v>0</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Dissent</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>PRO FIT COMPRESSION NANO TOUR</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>*131926*</t>
         </is>
       </c>
       <c r="E298" t="n">
         <v>3</v>
@@ -14227,69 +14227,69 @@
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Performance Sock</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>*231138*</t>
         </is>
       </c>
       <c r="E300" t="n">
         <v>0</v>
       </c>
       <c r="F300" t="n">
+        <v>9</v>
+      </c>
+      <c r="G300" t="n">
+        <v>9</v>
+      </c>
+      <c r="H300" t="n">
         <v>3</v>
       </c>
-      <c r="G300" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I300" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J300" t="n">
         <v>15</v>
       </c>
       <c r="K300" t="n">
         <v>29.95</v>
       </c>
       <c r="L300" t="n">
-        <v>14.95</v>
+        <v>44.85</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>*128118*</t>
         </is>
       </c>
       <c r="E301" t="n">
         <v>0</v>
@@ -14463,63 +14463,63 @@
       <c r="B305" t="inlineStr">
         <is>
           <t>Sock Ultra Cushion</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>*128149*</t>
         </is>
       </c>
       <c r="E305" t="n">
         <v>11</v>
       </c>
       <c r="F305" t="n">
         <v>0</v>
       </c>
       <c r="G305" t="n">
         <v>0</v>
       </c>
       <c r="H305" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I305" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J305" t="n">
         <v>22.5</v>
       </c>
       <c r="K305" t="n">
         <v>44.99</v>
       </c>
       <c r="L305" t="n">
-        <v>134.94</v>
+        <v>202.41</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>*209025*</t>
         </is>
       </c>
       <c r="E306" t="n">
         <v>0</v>
@@ -14549,115 +14549,115 @@
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>OTC Targeted</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>*208958*</t>
         </is>
       </c>
       <c r="E307" t="n">
         <v>0</v>
       </c>
       <c r="F307" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G307" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H307" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I307" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J307" t="n">
         <v>18.5</v>
       </c>
       <c r="K307" t="n">
         <v>39.99</v>
       </c>
       <c r="L307" t="n">
-        <v>171.92</v>
+        <v>257.88</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Performance Sock</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>*231137*</t>
         </is>
       </c>
       <c r="E308" t="n">
         <v>0</v>
       </c>
       <c r="F308" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G308" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H308" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I308" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J308" t="n">
         <v>15</v>
       </c>
       <c r="K308" t="n">
         <v>29.95</v>
       </c>
       <c r="L308" t="n">
-        <v>44.85</v>
+        <v>59.8</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Sock FT Grafic</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>*128100*</t>
         </is>
       </c>
       <c r="E309" t="n">
         <v>0</v>
@@ -14733,69 +14733,69 @@
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Alpine Sock Atlas</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>*133585*</t>
         </is>
       </c>
       <c r="E311" t="n">
         <v>1</v>
       </c>
       <c r="F311" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G311" t="n">
         <v>0</v>
       </c>
       <c r="H311" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I311" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J311" t="n">
         <v>17.98</v>
       </c>
       <c r="K311" t="n">
         <v>35.99</v>
       </c>
       <c r="L311" t="n">
-        <v>54.03</v>
+        <v>72.04000000000001</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Junior Sock Ski Racer</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>*126138*</t>
         </is>
       </c>
       <c r="E312" t="n">
         <v>0</v>