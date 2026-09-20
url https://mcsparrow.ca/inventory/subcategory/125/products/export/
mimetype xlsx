--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -519,69 +519,69 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>PATROL 3D LOBSTER</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">8                                                                                                   </t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*134176*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>2</v>
       </c>
       <c r="F2" t="n">
+        <v>4</v>
+      </c>
+      <c r="G2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" t="n">
         <v>2</v>
       </c>
-      <c r="G2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>88</v>
       </c>
       <c r="K2" t="n">
         <v>159.99</v>
       </c>
       <c r="L2" t="n">
-        <v>71.98999999999999</v>
+        <v>143.98</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>PATROL 3D LOBSTER</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">9                                                                                                   </t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*134177*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
@@ -887,115 +887,115 @@
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>OFF PISTE LEATHER TRIGGER</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*133005*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G10" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H10" t="n">
         <v>6</v>
       </c>
       <c r="I10" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J10" t="n">
         <v>100</v>
       </c>
       <c r="K10" t="n">
         <v>199.99</v>
       </c>
       <c r="L10" t="n">
         <v>599.9400000000001</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>OFF PISTE LEATHER TRIGGER</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*133006*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>3</v>
       </c>
       <c r="G11" t="n">
         <v>2</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>100</v>
       </c>
       <c r="K11" t="n">
         <v>199.99</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>199.98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Glove Wasco Lobster</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*134720*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>