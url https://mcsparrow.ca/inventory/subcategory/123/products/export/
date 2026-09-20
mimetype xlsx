--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1399,63 +1399,63 @@
       <c r="B21" t="inlineStr">
         <is>
           <t>Madaket 2L</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*232183*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
         <v>1</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>145</v>
       </c>
       <c r="K21" t="n">
         <v>299.99</v>
       </c>
       <c r="L21" t="n">
-        <v>0</v>
+        <v>154.99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Madaket 2L</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*232184*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
@@ -1583,63 +1583,63 @@
       <c r="B25" t="inlineStr">
         <is>
           <t>Salisbury 2L</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*232262*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>1</v>
       </c>
       <c r="G25" t="n">
         <v>1</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
         <v>160</v>
       </c>
       <c r="K25" t="n">
         <v>319.99</v>
       </c>
       <c r="L25" t="n">
-        <v>0</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Rosalie 2L</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*232264*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>