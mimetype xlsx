--- v1 (2026-08-12)
+++ v2 (2026-09-27)
@@ -568,57 +568,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Race</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>9 - L</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*209935*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J3" t="n">
         <v>110</v>
       </c>
       <c r="K3" t="n">
         <v>219.99</v>
       </c>
       <c r="L3" t="n">
         <v>109.99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>GRIFFIN PRO 3D WS</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">7.5                                                                                                 </t>
@@ -1761,69 +1761,69 @@
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Snoasis GORE TEX Glove</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*125270*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>1</v>
       </c>
       <c r="F29" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I29" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J29" t="n">
         <v>55</v>
       </c>
       <c r="K29" t="n">
         <v>109.99</v>
       </c>
       <c r="L29" t="n">
-        <v>109.98</v>
+        <v>164.97</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Glove Liner Volta</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*133584*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
@@ -1899,69 +1899,69 @@
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>WWPB GIGATEX 2-FINGER LADIES'</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*134853*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
+        <v>8</v>
+      </c>
+      <c r="G32" t="n">
+        <v>6</v>
+      </c>
+      <c r="H32" t="n">
         <v>4</v>
       </c>
-      <c r="G32" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I32" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J32" t="n">
         <v>32.5</v>
       </c>
       <c r="K32" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L32" t="n">
-        <v>84.98</v>
+        <v>169.96</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Jr. GTX Glove</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*230661*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
@@ -2316,57 +2316,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Maya</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>8 - M</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*209883*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>2</v>
       </c>
       <c r="G41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J41" t="n">
         <v>75</v>
       </c>
       <c r="K41" t="n">
         <v>149.99</v>
       </c>
       <c r="L41" t="n">
         <v>74.98999999999999</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>GRIFFIN PRO 3D WS</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">8.5                                                                                                 </t>
@@ -3512,57 +3512,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Call Me</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>*209948*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>
       </c>
       <c r="F67" t="n">
         <v>1</v>
       </c>
       <c r="G67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H67" t="n">
         <v>0</v>
       </c>
       <c r="I67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J67" t="n">
         <v>45</v>
       </c>
       <c r="K67" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>360 Glove</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>L</t>
@@ -4435,63 +4435,63 @@
       <c r="B87" t="inlineStr">
         <is>
           <t>Mountain Ops Glove</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>*126763*</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>2</v>
       </c>
       <c r="F87" t="n">
         <v>1</v>
       </c>
       <c r="G87" t="n">
         <v>1</v>
       </c>
       <c r="H87" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I87" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J87" t="n">
         <v>40</v>
       </c>
       <c r="K87" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L87" t="n">
-        <v>0</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Glove Exum Guide</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>*232028*</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>0</v>
@@ -4524,57 +4524,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Race</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>7 - S</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>*209933*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
         <v>1</v>
       </c>
       <c r="G89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H89" t="n">
         <v>0</v>
       </c>
       <c r="I89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J89" t="n">
         <v>110</v>
       </c>
       <c r="K89" t="n">
         <v>219.99</v>
       </c>
       <c r="L89" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t xml:space="preserve">Glove Wasco </t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>L</t>
@@ -5306,57 +5306,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Race</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>9,5 - XL</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*209936*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
       </c>
       <c r="F106" t="n">
         <v>1</v>
       </c>
       <c r="G106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>1</v>
       </c>
       <c r="I106" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J106" t="n">
         <v>110</v>
       </c>
       <c r="K106" t="n">
         <v>219.99</v>
       </c>
       <c r="L106" t="n">
         <v>109.99</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Junior Glove Original</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>M</t>
@@ -5493,63 +5493,63 @@
       <c r="B110" t="inlineStr">
         <is>
           <t>Junior Glove Original</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>*125951*</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>1</v>
       </c>
       <c r="F110" t="n">
         <v>0</v>
       </c>
       <c r="G110" t="n">
         <v>0</v>
       </c>
       <c r="H110" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I110" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J110" t="n">
         <v>20</v>
       </c>
       <c r="K110" t="n">
         <v>39.99</v>
       </c>
       <c r="L110" t="n">
-        <v>19.99</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>MER. FREERIDE 3 FINGER GLOVE M</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>*209711*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
@@ -5812,57 +5812,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Call Me</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>*209947*</t>
         </is>
       </c>
       <c r="E117" t="n">
         <v>0</v>
       </c>
       <c r="F117" t="n">
         <v>1</v>
       </c>
       <c r="G117" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H117" t="n">
         <v>0</v>
       </c>
       <c r="I117" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J117" t="n">
         <v>45</v>
       </c>
       <c r="K117" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Freeride Extra Warm FWT gloves</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>7.5</t>
@@ -6686,57 +6686,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Race</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>*209949*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
         <v>1</v>
       </c>
       <c r="G136" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H136" t="n">
         <v>0</v>
       </c>
       <c r="I136" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J136" t="n">
         <v>110</v>
       </c>
       <c r="K136" t="n">
         <v>219.99</v>
       </c>
       <c r="L136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>VO2 MAX</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>XL</t>
@@ -6778,57 +6778,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Maya</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>8,5 - ML</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*209884*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
         <v>1</v>
       </c>
       <c r="G138" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H138" t="n">
         <v>1</v>
       </c>
       <c r="I138" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J138" t="n">
         <v>75</v>
       </c>
       <c r="K138" t="n">
         <v>149.99</v>
       </c>
       <c r="L138" t="n">
         <v>74.98999999999999</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Snoasis GORE TEX Glove</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>XS</t>
@@ -7931,63 +7931,63 @@
       <c r="B163" t="inlineStr">
         <is>
           <t>IMPULSE GLOVES</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>*125286*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>1</v>
       </c>
       <c r="F163" t="n">
         <v>0</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I163" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J163" t="n">
         <v>99.98</v>
       </c>
       <c r="K163" t="n">
         <v>199.99</v>
       </c>
       <c r="L163" t="n">
-        <v>0</v>
+        <v>100.01</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>GLISSADE GLOVES</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>*134115*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
@@ -9357,63 +9357,63 @@
       <c r="B194" t="inlineStr">
         <is>
           <t>Junior Glove YOLO</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>*231520*</t>
         </is>
       </c>
       <c r="E194" t="n">
         <v>0</v>
       </c>
       <c r="F194" t="n">
         <v>4</v>
       </c>
       <c r="G194" t="n">
         <v>4</v>
       </c>
       <c r="H194" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I194" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J194" t="n">
         <v>28.5</v>
       </c>
       <c r="K194" t="n">
         <v>59.99</v>
       </c>
       <c r="L194" t="n">
-        <v>0</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>COPPER PRO 3D</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t xml:space="preserve">9                                                                                                   </t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>*231099*</t>
         </is>
       </c>
       <c r="E195" t="n">
         <v>0</v>
@@ -9633,63 +9633,63 @@
       <c r="B200" t="inlineStr">
         <is>
           <t>COPPER PRO 3D</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t xml:space="preserve">11                                                                                                  </t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>*231101*</t>
         </is>
       </c>
       <c r="E200" t="n">
         <v>0</v>
       </c>
       <c r="F200" t="n">
         <v>2</v>
       </c>
       <c r="G200" t="n">
         <v>1</v>
       </c>
       <c r="H200" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I200" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J200" t="n">
         <v>100</v>
       </c>
       <c r="K200" t="n">
         <v>199.99</v>
       </c>
       <c r="L200" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Glove Mission Gore-Tex</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>*125305*</t>
         </is>
       </c>
       <c r="E201" t="n">
         <v>0</v>
@@ -9725,63 +9725,63 @@
       <c r="B202" t="inlineStr">
         <is>
           <t>GRIFFIN BASE 3D</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t xml:space="preserve">7.5                                                                                                 </t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>*134164*</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>1</v>
       </c>
       <c r="F202" t="n">
         <v>1</v>
       </c>
       <c r="G202" t="n">
         <v>0</v>
       </c>
       <c r="H202" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I202" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J202" t="n">
         <v>88</v>
       </c>
       <c r="K202" t="n">
         <v>159.99</v>
       </c>
       <c r="L202" t="n">
-        <v>0</v>
+        <v>71.98999999999999</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>GRIFFIN PRO 3D WS</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t xml:space="preserve">7                                                                                                   </t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>*134180*</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>1</v>
@@ -10642,66 +10642,66 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Call Me</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>*209946*</t>
         </is>
       </c>
       <c r="E222" t="n">
         <v>0</v>
       </c>
       <c r="F222" t="n">
         <v>1</v>
       </c>
       <c r="G222" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H222" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I222" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J222" t="n">
         <v>45</v>
       </c>
       <c r="K222" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L222" t="n">
-        <v>0</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>THE FASTRIDER GLOVE</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>*131131*</t>
         </is>
       </c>
       <c r="E223" t="n">
         <v>1</v>
@@ -10734,57 +10734,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Race</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>8 - M</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>*209934*</t>
         </is>
       </c>
       <c r="E224" t="n">
         <v>0</v>
       </c>
       <c r="F224" t="n">
         <v>1</v>
       </c>
       <c r="G224" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H224" t="n">
         <v>1</v>
       </c>
       <c r="I224" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J224" t="n">
         <v>110</v>
       </c>
       <c r="K224" t="n">
         <v>219.99</v>
       </c>
       <c r="L224" t="n">
         <v>109.99</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Kids' Merino Glove</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>L</t>
@@ -11191,69 +11191,69 @@
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Wayback GTX Long Glove</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>*134460*</t>
         </is>
       </c>
       <c r="E234" t="n">
         <v>1</v>
       </c>
       <c r="F234" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G234" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H234" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I234" t="n">
         <v>1</v>
       </c>
       <c r="J234" t="n">
         <v>70</v>
       </c>
       <c r="K234" t="n">
         <v>139.99</v>
       </c>
       <c r="L234" t="n">
-        <v>279.96</v>
+        <v>419.94</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>MER. FREERIDE 3 FINGER GLOVE M</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>*209710*</t>
         </is>
       </c>
       <c r="E235" t="n">
         <v>0</v>
@@ -11467,69 +11467,69 @@
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Jr. GTX Glove</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>*230660*</t>
         </is>
       </c>
       <c r="E240" t="n">
         <v>0</v>
       </c>
       <c r="F240" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G240" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H240" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I240" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J240" t="n">
         <v>45</v>
       </c>
       <c r="K240" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L240" t="n">
-        <v>44.99</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>W's Cascadia GTX Long Glove</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>*125252*</t>
         </is>
       </c>
       <c r="E241" t="n">
         <v>0</v>
@@ -11841,63 +11841,63 @@
       <c r="B248" t="inlineStr">
         <is>
           <t>MER. FREERIDE 3 FINGER GLOVE M</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>*125209*</t>
         </is>
       </c>
       <c r="E248" t="n">
         <v>2</v>
       </c>
       <c r="F248" t="n">
         <v>0</v>
       </c>
       <c r="G248" t="n">
         <v>0</v>
       </c>
       <c r="H248" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I248" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J248" t="n">
         <v>0</v>
       </c>
       <c r="K248" t="n">
         <v>189.99</v>
       </c>
       <c r="L248" t="n">
-        <v>379.98</v>
+        <v>569.97</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Junior</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>*209916*</t>
         </is>
       </c>
       <c r="E249" t="n">
         <v>0</v>
@@ -12252,57 +12252,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Maya</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>7 - S</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>*209882*</t>
         </is>
       </c>
       <c r="E257" t="n">
         <v>0</v>
       </c>
       <c r="F257" t="n">
         <v>2</v>
       </c>
       <c r="G257" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H257" t="n">
         <v>0</v>
       </c>
       <c r="I257" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J257" t="n">
         <v>75</v>
       </c>
       <c r="K257" t="n">
         <v>149.99</v>
       </c>
       <c r="L257" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Glove Spark</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>L</t>
@@ -12393,63 +12393,63 @@
       <c r="B260" t="inlineStr">
         <is>
           <t>Glove+Liner Freeride 3 Finger Pro</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>*209717*</t>
         </is>
       </c>
       <c r="E260" t="n">
         <v>0</v>
       </c>
       <c r="F260" t="n">
         <v>1</v>
       </c>
       <c r="G260" t="n">
         <v>0</v>
       </c>
       <c r="H260" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I260" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J260" t="n">
         <v>120</v>
       </c>
       <c r="K260" t="n">
         <v>249.99</v>
       </c>
       <c r="L260" t="n">
-        <v>0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>WWPB GIGATEX 2-FINGER LADIES'</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>*209198*</t>
         </is>
       </c>
       <c r="E261" t="n">
         <v>0</v>
@@ -13175,63 +13175,63 @@
       <c r="B277" t="inlineStr">
         <is>
           <t>Wm's Snoasis GORE TEX Glove</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>*209773*</t>
         </is>
       </c>
       <c r="E277" t="n">
         <v>0</v>
       </c>
       <c r="F277" t="n">
         <v>4</v>
       </c>
       <c r="G277" t="n">
         <v>0</v>
       </c>
       <c r="H277" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I277" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J277" t="n">
         <v>60</v>
       </c>
       <c r="K277" t="n">
         <v>119.99</v>
       </c>
       <c r="L277" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Original Glove M</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>*231511*</t>
         </is>
       </c>
       <c r="E278" t="n">
         <v>0</v>
@@ -13359,63 +13359,63 @@
       <c r="B281" t="inlineStr">
         <is>
           <t>360 Glove</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>*209190*</t>
         </is>
       </c>
       <c r="E281" t="n">
         <v>0</v>
       </c>
       <c r="F281" t="n">
         <v>2</v>
       </c>
       <c r="G281" t="n">
         <v>2</v>
       </c>
       <c r="H281" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I281" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J281" t="n">
         <v>62.5</v>
       </c>
       <c r="K281" t="n">
         <v>124.99</v>
       </c>
       <c r="L281" t="n">
-        <v>0</v>
+        <v>62.49</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Ghoul Gloves</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>*131840*</t>
         </is>
       </c>
       <c r="E282" t="n">
         <v>0</v>
@@ -14135,69 +14135,69 @@
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Rover</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>7 - S</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>*209900*</t>
         </is>
       </c>
       <c r="E298" t="n">
         <v>0</v>
       </c>
       <c r="F298" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G298" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H298" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I298" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J298" t="n">
         <v>60</v>
       </c>
       <c r="K298" t="n">
         <v>119.99</v>
       </c>
       <c r="L298" t="n">
-        <v>59.99</v>
+        <v>119.98</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Glove Mission Gore-Tex</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>*207581*</t>
         </is>
       </c>
       <c r="E299" t="n">
         <v>0</v>
@@ -16027,63 +16027,63 @@
       <c r="B339" t="inlineStr">
         <is>
           <t>Werewolf Gloves Long Cut</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>*131813*</t>
         </is>
       </c>
       <c r="E339" t="n">
         <v>1</v>
       </c>
       <c r="F339" t="n">
         <v>2</v>
       </c>
       <c r="G339" t="n">
         <v>1</v>
       </c>
       <c r="H339" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I339" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J339" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="K339" t="n">
         <v>139.99</v>
       </c>
       <c r="L339" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Randonnee GORE TEX Glove</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>*209764*</t>
         </is>
       </c>
       <c r="E340" t="n">
         <v>0</v>