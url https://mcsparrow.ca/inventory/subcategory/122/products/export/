--- v0 (2026-06-24)
+++ v1 (2026-08-12)
@@ -10185,63 +10185,63 @@
       <c r="B212" t="inlineStr">
         <is>
           <t>DH Resistance Pro</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>*124949*</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>1</v>
       </c>
       <c r="F212" t="n">
         <v>0</v>
       </c>
       <c r="G212" t="n">
         <v>0</v>
       </c>
       <c r="H212" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I212" t="n">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J212" t="n">
         <v>50</v>
       </c>
       <c r="K212" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L212" t="n">
-        <v>299.94</v>
+        <v>349.93</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Ortovox</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>MER. FREERIDE 3 FINGER GLOVE M</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>*134916*</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>0</v>
@@ -10295,137 +10295,137 @@
       <c r="F214" t="n">
         <v>6</v>
       </c>
       <c r="G214" t="n">
         <v>6</v>
       </c>
       <c r="H214" t="n">
         <v>4</v>
       </c>
       <c r="I214" t="n">
         <v>2</v>
       </c>
       <c r="J214" t="n">
         <v>70</v>
       </c>
       <c r="K214" t="n">
         <v>149.99</v>
       </c>
       <c r="L214" t="n">
         <v>319.96</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>POW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Glove Exum Guide</t>
+          <t>Royal GTX</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>*232027*</t>
+          <t>*127679*</t>
         </is>
       </c>
       <c r="E215" t="n">
         <v>0</v>
       </c>
       <c r="F215" t="n">
         <v>0</v>
       </c>
       <c r="G215" t="n">
         <v>0</v>
       </c>
       <c r="H215" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I215" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J215" t="n">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="K215" t="n">
-        <v>179.99</v>
+        <v>129</v>
       </c>
       <c r="L215" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>POW</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Royal GTX</t>
+          <t>Glove Exum Guide</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>*127679*</t>
+          <t>*232027*</t>
         </is>
       </c>
       <c r="E216" t="n">
         <v>0</v>
       </c>
       <c r="F216" t="n">
         <v>0</v>
       </c>
       <c r="G216" t="n">
         <v>0</v>
       </c>
       <c r="H216" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I216" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J216" t="n">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="K216" t="n">
-        <v>129</v>
+        <v>179.99</v>
       </c>
       <c r="L216" t="n">
-        <v>65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Glove Liner Volta</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>*133582*</t>
         </is>
       </c>
       <c r="E217" t="n">
         <v>0</v>
@@ -11266,132 +11266,132 @@
       </c>
       <c r="H235" t="n">
         <v>0</v>
       </c>
       <c r="I235" t="n">
         <v>0</v>
       </c>
       <c r="J235" t="n">
         <v>0</v>
       </c>
       <c r="K235" t="n">
         <v>189.99</v>
       </c>
       <c r="L235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Wm's Snoasis GORE TEX Glove</t>
+          <t>Randonnee GORE TEX Glove</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>*209772*</t>
+          <t>*209762*</t>
         </is>
       </c>
       <c r="E236" t="n">
         <v>0</v>
       </c>
       <c r="F236" t="n">
         <v>2</v>
       </c>
       <c r="G236" t="n">
         <v>0</v>
       </c>
       <c r="H236" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I236" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J236" t="n">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="K236" t="n">
-        <v>119.99</v>
+        <v>139.99</v>
       </c>
       <c r="L236" t="n">
-        <v>59.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Randonnee GORE TEX Glove</t>
+          <t>Wm's Snoasis GORE TEX Glove</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>*209762*</t>
+          <t>*209772*</t>
         </is>
       </c>
       <c r="E237" t="n">
         <v>0</v>
       </c>
       <c r="F237" t="n">
         <v>2</v>
       </c>
       <c r="G237" t="n">
         <v>0</v>
       </c>
       <c r="H237" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I237" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J237" t="n">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="K237" t="n">
-        <v>139.99</v>
+        <v>119.99</v>
       </c>
       <c r="L237" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Obermeyer</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>M Regulator Glove</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>*134365*</t>
         </is>
       </c>
       <c r="E238" t="n">
         <v>0</v>