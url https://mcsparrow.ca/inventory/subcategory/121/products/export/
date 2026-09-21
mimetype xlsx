--- v0 (2026-06-21)
+++ v1 (2026-09-21)
@@ -663,109 +663,109 @@
       <c r="B5" t="inlineStr">
         <is>
           <t>Bike Chamois Enduro</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*124356*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>1</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J5" t="n">
         <v>65</v>
       </c>
       <c r="K5" t="n">
         <v>129.99</v>
       </c>
       <c r="L5" t="n">
-        <v>194.97</v>
+        <v>259.96</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Bike Chamois Enduro</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*124358*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>1</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J6" t="n">
         <v>65</v>
       </c>
       <c r="K6" t="n">
         <v>134.99</v>
       </c>
       <c r="L6" t="n">
-        <v>139.98</v>
+        <v>209.97</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Bike Chamois Epic Shift</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*124359*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
@@ -801,109 +801,109 @@
       <c r="B8" t="inlineStr">
         <is>
           <t>Bike Chamois Epic Shift</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*124361*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>1</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J8" t="n">
         <v>70</v>
       </c>
       <c r="K8" t="n">
         <v>119.99</v>
       </c>
       <c r="L8" t="n">
-        <v>99.98</v>
+        <v>149.97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Bike Chamois Epic Shift</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*124363*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J9" t="n">
         <v>70</v>
       </c>
       <c r="K9" t="n">
         <v>119.99</v>
       </c>
       <c r="L9" t="n">
-        <v>49.99</v>
+        <v>99.98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Bike Chamois Hunter Roller</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*134946*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
@@ -1123,63 +1123,63 @@
       <c r="B15" t="inlineStr">
         <is>
           <t>Bike Chamois Enduro</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*124357*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>1</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>65</v>
       </c>
       <c r="K15" t="n">
         <v>149.99</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>84.98999999999999</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Bike Chamois Enduro</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*124354*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>