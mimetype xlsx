--- v0 (2026-06-24)
+++ v1 (2026-08-29)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -497,275 +497,275 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>On Hand</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Cost</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Profit</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>KNIT BELT</t>
+          <t>Belt</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>115cm</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>*133495*</t>
+          <t>*124228*</t>
         </is>
       </c>
       <c r="E2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" t="n">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
       <c r="I2" t="n">
         <v>-3</v>
       </c>
       <c r="J2" t="n">
-        <v>22.5</v>
+        <v>15</v>
       </c>
       <c r="K2" t="n">
-        <v>44.99</v>
+        <v>29.99</v>
       </c>
       <c r="L2" t="n">
-        <v>134.94</v>
+        <v>44.97</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>KNIT BELT</t>
+          <t>Purse Wicker</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>130cm</t>
+          <t>Seascape Beach</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*133496*</t>
+          <t>*127200*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
-        <v>22.5</v>
+        <v>28.5</v>
       </c>
       <c r="K3" t="n">
-        <v>44.99</v>
+        <v>57</v>
       </c>
       <c r="L3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Etnies</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*124231*</t>
+          <t>*124235*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J4" t="n">
-        <v>12.5</v>
+        <v>15</v>
       </c>
       <c r="K4" t="n">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
       <c r="L4" t="n">
-        <v>24.98</v>
+        <v>44.97</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*124234*</t>
+          <t>*124227*</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J5" t="n">
         <v>15</v>
       </c>
       <c r="K5" t="n">
         <v>29.99</v>
       </c>
       <c r="L5" t="n">
-        <v>44.97</v>
+        <v>59.96</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Noso</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Belt</t>
+          <t>Apparel Repair Patch 7.5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>Apparel Repair Patch Smile</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*124235*</t>
+          <t>*123832*</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
         <v>-1</v>
       </c>
       <c r="J6" t="n">
-        <v>15</v>
+        <v>7.5</v>
       </c>
       <c r="K6" t="n">
-        <v>29.99</v>
+        <v>14.99</v>
       </c>
       <c r="L6" t="n">
-        <v>44.97</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Belt</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*124232*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
@@ -778,634 +778,680 @@
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
         <v>-2</v>
       </c>
       <c r="J7" t="n">
         <v>12.5</v>
       </c>
       <c r="K7" t="n">
         <v>24.99</v>
       </c>
       <c r="L7" t="n">
         <v>24.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Suspenders Afterbang</t>
+          <t>Belt</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*128308*</t>
+          <t>*124234*</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J8" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="K8" t="n">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="L8" t="n">
-        <v>89.97</v>
+        <v>44.97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Belt</t>
+          <t>KNIT BELT</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Black Raven</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*124227*</t>
+          <t>*209735*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="J9" t="n">
-        <v>15</v>
+        <v>22.5</v>
       </c>
       <c r="K9" t="n">
-        <v>29.99</v>
+        <v>54.99</v>
       </c>
       <c r="L9" t="n">
-        <v>59.96</v>
+        <v>64.98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Belt</t>
+          <t>KNIT BELT</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>115cm</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*124228*</t>
+          <t>*133495*</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F10" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I10" t="n">
         <v>-3</v>
       </c>
       <c r="J10" t="n">
-        <v>15</v>
+        <v>22.5</v>
       </c>
       <c r="K10" t="n">
-        <v>29.99</v>
+        <v>44.99</v>
       </c>
       <c r="L10" t="n">
-        <v>44.97</v>
+        <v>134.94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Belt</t>
+          <t>KNIT BELT</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Pacific Green</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*124229*</t>
+          <t>*209718*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="J11" t="n">
-        <v>15</v>
+        <v>22.5</v>
       </c>
       <c r="K11" t="n">
-        <v>29.99</v>
+        <v>54.99</v>
       </c>
       <c r="L11" t="n">
-        <v>59.96</v>
+        <v>64.98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Belt</t>
+          <t>WILDPATH CUBE PACK</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Black Stripe</t>
+          <t>Shadow</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*124233*</t>
+          <t>*207803*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="J12" t="n">
-        <v>15</v>
+        <v>32.5</v>
       </c>
       <c r="K12" t="n">
-        <v>29.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L12" t="n">
-        <v>59.96</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Noso</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch 7.5</t>
+          <t>KNIT BELT</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Smile</t>
+          <t>130cm</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*123832*</t>
+          <t>*133496*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J13" t="n">
-        <v>7.5</v>
+        <v>22.5</v>
       </c>
       <c r="K13" t="n">
-        <v>14.99</v>
+        <v>44.99</v>
       </c>
       <c r="L13" t="n">
-        <v>7.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Garmin</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Purse Wicker</t>
+          <t>Fenix 8</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Seascape Beach</t>
+          <t>AMOLED 47mm</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*127200*</t>
+          <t>*mcs232687*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" t="n">
-        <v>28.5</v>
+        <v>1049.99</v>
       </c>
       <c r="K14" t="n">
-        <v>57</v>
+        <v>1449.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Noso</t>
+          <t>Garmin</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch 7.5</t>
+          <t>Enduro 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Bon Appetite Cupcake</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*123825*</t>
+          <t>*mcs232670*</t>
         </is>
       </c>
       <c r="E15" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" t="n">
         <v>1</v>
       </c>
-      <c r="F15" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" t="n">
         <v>1</v>
       </c>
-      <c r="I15" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J15" t="n">
-        <v>7.5</v>
+        <v>944.99</v>
       </c>
       <c r="K15" t="n">
-        <v>14.99</v>
+        <v>1319.99</v>
       </c>
       <c r="L15" t="n">
-        <v>7.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Etnies</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>WILDPATH CUBE PACK</t>
+          <t>Belt</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Shadow</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*207803*</t>
+          <t>*124231*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J16" t="n">
-        <v>32.5</v>
+        <v>12.5</v>
       </c>
       <c r="K16" t="n">
-        <v>64.98999999999999</v>
+        <v>24.99</v>
       </c>
       <c r="L16" t="n">
-        <v>32.49</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>KNIT BELT</t>
+          <t>Belt</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Pacific Green</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*209718*</t>
+          <t>*124229*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I17" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J17" t="n">
-        <v>22.5</v>
+        <v>15</v>
       </c>
       <c r="K17" t="n">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="L17" t="n">
-        <v>64.98</v>
+        <v>59.96</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Noso</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>KNIT BELT</t>
+          <t>Apparel Repair Patch 7.5</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Black Raven</t>
+          <t>Bon Appetite Cupcake</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*209735*</t>
+          <t>*123825*</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J18" t="n">
-        <v>22.5</v>
+        <v>7.5</v>
       </c>
       <c r="K18" t="n">
-        <v>54.99</v>
+        <v>14.99</v>
       </c>
       <c r="L18" t="n">
-        <v>64.98</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Garmin</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Enduro 3</t>
+          <t>Instinct 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>45mm AMOLED</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*mcs232670*</t>
+          <t>*mcs232729*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>1</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>944.99</v>
+        <v>419.99</v>
       </c>
       <c r="K19" t="n">
-        <v>1319.99</v>
+        <v>419.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Garmin</t>
+          <t>Mons Royale</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Fenix 8</t>
+          <t>Suspenders Afterbang</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AMOLED 47mm</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*mcs232687*</t>
+          <t>*128308*</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>1049.99</v>
+        <v>30</v>
       </c>
       <c r="K20" t="n">
-        <v>1449.99</v>
+        <v>59.99</v>
       </c>
       <c r="L20" t="n">
-        <v>0</v>
+        <v>89.97</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Mons Royale</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Belt</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Black Stripe</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>*124233*</t>
+        </is>
+      </c>
+      <c r="E21" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" t="n">
+        <v>12</v>
+      </c>
+      <c r="G21" t="n">
+        <v>0</v>
+      </c>
+      <c r="H21" t="n">
+        <v>4</v>
+      </c>
+      <c r="I21" t="n">
+        <v>-4</v>
+      </c>
+      <c r="J21" t="n">
+        <v>15</v>
+      </c>
+      <c r="K21" t="n">
+        <v>29.99</v>
+      </c>
+      <c r="L21" t="n">
+        <v>59.96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>