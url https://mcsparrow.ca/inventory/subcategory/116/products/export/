--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -2337,183 +2337,183 @@
       <c r="F41" t="n">
         <v>2</v>
       </c>
       <c r="G41" t="n">
         <v>2</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>2</v>
       </c>
       <c r="J41" t="n">
         <v>20</v>
       </c>
       <c r="K41" t="n">
         <v>40</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BootDoc</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Heel Lift</t>
+          <t>Ski Tuning Base Cleaner</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3/8"</t>
+          <t>Vanilla 1 Gal</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*209089*</t>
+          <t>*133372*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="G42" t="n">
-        <v>64</v>
+        <v>1</v>
       </c>
       <c r="H42" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="J42" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="K42" t="n">
-        <v>8.92</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L42" t="n">
-        <v>-128.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>BootDoc</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Ski Tuning Base Cleaner</t>
+          <t>Brannock</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Vanilla 1 Gal</t>
+          <t>21-31</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*133372*</t>
+          <t>*231189*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G43" t="n">
         <v>1</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
         <v>1</v>
       </c>
       <c r="J43" t="n">
-        <v>0</v>
+        <v>91.95</v>
       </c>
       <c r="K43" t="n">
-        <v>74.98999999999999</v>
+        <v>184.99</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Brannock</t>
+          <t>Heel Lift</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>21-31</t>
+          <t>3/8"</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*231189*</t>
+          <t>*209089*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="G44" t="n">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I44" t="n">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="J44" t="n">
-        <v>91.95</v>
+        <v>25</v>
       </c>
       <c r="K44" t="n">
-        <v>184.99</v>
+        <v>8.92</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>-128.64</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Boot Lifter Redster 3mm</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>TR TX 25-29</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*208171*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
@@ -3579,134 +3579,134 @@
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
         <v>2</v>
       </c>
       <c r="I68" t="n">
         <v>-2</v>
       </c>
       <c r="J68" t="n">
         <v>0</v>
       </c>
       <c r="K68" t="n">
         <v>5.99</v>
       </c>
       <c r="L68" t="n">
         <v>11.98</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Ski Tuning Bench Stone</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Pocket</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*231801*</t>
+          <t>*133376*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
       <c r="J69" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="K69" t="n">
-        <v>69.98999999999999</v>
+        <v>9.99</v>
       </c>
       <c r="L69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench Stone</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Pocket</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*133376*</t>
+          <t>*231801*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K70" t="n">
-        <v>9.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Pre Canted Boot Lift</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>*207402*</t>
         </is>
@@ -3768,132 +3768,132 @@
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="n">
         <v>0</v>
       </c>
       <c r="J72" t="n">
         <v>49.15</v>
       </c>
       <c r="K72" t="n">
         <v>107.14</v>
       </c>
       <c r="L72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Boot Lifter Redster 3mm</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>25-29</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*231798*</t>
+          <t>*124625*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I73" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J73" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K73" t="n">
-        <v>69.98999999999999</v>
+        <v>39.99</v>
       </c>
       <c r="L73" t="n">
-        <v>0</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster 3mm</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>25-29</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*124625*</t>
+          <t>*231798*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>0</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I74" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J74" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K74" t="n">
-        <v>39.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L74" t="n">
-        <v>19.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Supplies Boot Fitting Matt</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Raw</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*134409*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
@@ -5419,183 +5419,183 @@
       <c r="F108" t="n">
         <v>1</v>
       </c>
       <c r="G108" t="n">
         <v>0</v>
       </c>
       <c r="H108" t="n">
         <v>1</v>
       </c>
       <c r="I108" t="n">
         <v>-1</v>
       </c>
       <c r="J108" t="n">
         <v>0</v>
       </c>
       <c r="K108" t="n">
         <v>1.78</v>
       </c>
       <c r="L108" t="n">
         <v>1.78</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Wend</t>
+          <t>Holmenkol</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Race Non-Fluoro Bar</t>
+          <t>Race Tuning File Guide</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Mid</t>
+          <t>World Cup File Guide 86</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>*209076*</t>
+          <t>*127292*</t>
         </is>
       </c>
       <c r="E109" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="G109" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="H109" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I109" t="n">
-        <v>98</v>
+        <v>1</v>
       </c>
       <c r="J109" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K109" t="n">
-        <v>49.99</v>
+        <v>60.95</v>
       </c>
       <c r="L109" t="n">
-        <v>174.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Holmenkol</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Race Tuning File Guide</t>
+          <t>Tuning Kit</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>World Cup File Guide 86</t>
+          <t>Mini</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>*127292*</t>
+          <t>*132936*</t>
         </is>
       </c>
       <c r="E110" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F110" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="G110" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="H110" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="I110" t="n">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="J110" t="n">
-        <v>30</v>
+        <v>47.5</v>
       </c>
       <c r="K110" t="n">
-        <v>60.95</v>
+        <v>24.99</v>
       </c>
       <c r="L110" t="n">
-        <v>0</v>
+        <v>-450.2</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Wend</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Tuning Kit</t>
+          <t>Race Non-Fluoro Bar</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Mini</t>
+          <t>Mid</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>*132936*</t>
+          <t>*209076*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="G111" t="n">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H111" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="I111" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J111" t="n">
-        <v>47.5</v>
+        <v>25</v>
       </c>
       <c r="K111" t="n">
-        <v>24.99</v>
+        <v>49.99</v>
       </c>
       <c r="L111" t="n">
-        <v>-450.2</v>
+        <v>174.93</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Bench Binding Tools</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Tuning Tools Binding Tap</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>*124244*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
@@ -6155,183 +6155,183 @@
       <c r="F124" t="n">
         <v>2</v>
       </c>
       <c r="G124" t="n">
         <v>1</v>
       </c>
       <c r="H124" t="n">
         <v>0</v>
       </c>
       <c r="I124" t="n">
         <v>1</v>
       </c>
       <c r="J124" t="n">
         <v>3500</v>
       </c>
       <c r="K124" t="n">
         <v>3500</v>
       </c>
       <c r="L124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>3M</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Ski Tuning Bench</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Hole Plug kit</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>*231800*</t>
+          <t>*133370*</t>
         </is>
       </c>
       <c r="E125" t="n">
         <v>0</v>
       </c>
       <c r="F125" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G125" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H125" t="n">
         <v>0</v>
       </c>
       <c r="I125" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J125" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="K125" t="n">
-        <v>69.98999999999999</v>
+        <v>109.99</v>
       </c>
       <c r="L125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>3M</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ski Tuning Bench</t>
+          <t>Bench Tools</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Hole Plug kit</t>
+          <t xml:space="preserve">Base Cleaner </t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*133370*</t>
+          <t>*124260*</t>
         </is>
       </c>
       <c r="E126" t="n">
         <v>0</v>
       </c>
       <c r="F126" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G126" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H126" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I126" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J126" t="n">
-        <v>0</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="K126" t="n">
-        <v>109.99</v>
+        <v>22.32</v>
       </c>
       <c r="L126" t="n">
-        <v>0</v>
+        <v>39.06</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Bench Tools</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Base Cleaner </t>
+          <t>M</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*124260*</t>
+          <t>*231800*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
         <v>0</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I127" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J127" t="n">
-        <v>9.300000000000001</v>
+        <v>35</v>
       </c>
       <c r="K127" t="n">
-        <v>22.32</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L127" t="n">
-        <v>39.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Boot Fitting</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>EazyOn</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>*133398*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>15</v>
@@ -6661,137 +6661,137 @@
       <c r="F135" t="n">
         <v>10</v>
       </c>
       <c r="G135" t="n">
         <v>10</v>
       </c>
       <c r="H135" t="n">
         <v>0</v>
       </c>
       <c r="I135" t="n">
         <v>10</v>
       </c>
       <c r="J135" t="n">
         <v>20</v>
       </c>
       <c r="K135" t="n">
         <v>20</v>
       </c>
       <c r="L135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Wend</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Race Non-Fluoro Bar</t>
+          <t>Boot Repair Set</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Warm</t>
+          <t>Set with more than 550 pcs</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*209075*</t>
+          <t>*209078*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="G136" t="n">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="H136" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="I136" t="n">
-        <v>139</v>
+        <v>2</v>
       </c>
       <c r="J136" t="n">
-        <v>25</v>
+        <v>89.5</v>
       </c>
       <c r="K136" t="n">
-        <v>49.99</v>
+        <v>179.99</v>
       </c>
       <c r="L136" t="n">
-        <v>274.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Wend</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Boot Repair Set</t>
+          <t>Race Non-Fluoro Bar</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Set with more than 550 pcs</t>
+          <t>Warm</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*209078*</t>
+          <t>*209075*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
-        <v>2</v>
+        <v>150</v>
       </c>
       <c r="G137" t="n">
-        <v>2</v>
+        <v>150</v>
       </c>
       <c r="H137" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="I137" t="n">
-        <v>2</v>
+        <v>139</v>
       </c>
       <c r="J137" t="n">
-        <v>89.5</v>
+        <v>25</v>
       </c>
       <c r="K137" t="n">
-        <v>179.99</v>
+        <v>49.99</v>
       </c>
       <c r="L137" t="n">
-        <v>0</v>
+        <v>274.89</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Bench Tools</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Wax Buffing Pad</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*124258*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
@@ -7057,63 +7057,63 @@
       <c r="B144" t="inlineStr">
         <is>
           <t>Ski Tuning Bench Wax</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Universal</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>*124237*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>0</v>
       </c>
       <c r="F144" t="n">
         <v>0</v>
       </c>
       <c r="G144" t="n">
         <v>0</v>
       </c>
       <c r="H144" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I144" t="n">
-        <v>-19</v>
+        <v>-20</v>
       </c>
       <c r="J144" t="n">
         <v>0</v>
       </c>
       <c r="K144" t="n">
         <v>22.32</v>
       </c>
       <c r="L144" t="n">
-        <v>424.08</v>
+        <v>446.4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t xml:space="preserve">Boot Tuning Lift </t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>3mm</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>*134690*</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>0</v>
@@ -7765,183 +7765,183 @@
       <c r="F159" t="n">
         <v>2</v>
       </c>
       <c r="G159" t="n">
         <v>0</v>
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
         <v>2</v>
       </c>
       <c r="J159" t="n">
         <v>35</v>
       </c>
       <c r="K159" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Volume Reducing Leg Pad</t>
+          <t>Brass Inserts</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Tap-in</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*132508*</t>
+          <t>*209068*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
         <v>1</v>
       </c>
       <c r="G160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H160" t="n">
         <v>0</v>
       </c>
       <c r="I160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J160" t="n">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="K160" t="n">
-        <v>69.98999999999999</v>
+        <v>144.99</v>
       </c>
       <c r="L160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Brass Inserts</t>
+          <t>SHOCKSTOPPER HAWX</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Tap-in</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*209068*</t>
+          <t>*208340*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G161" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I161" t="n">
         <v>1</v>
       </c>
       <c r="J161" t="n">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="K161" t="n">
-        <v>144.99</v>
+        <v>39.99</v>
       </c>
       <c r="L161" t="n">
-        <v>0</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>SHOCKSTOPPER HAWX</t>
+          <t>Volume Reducing Leg Pad</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*208340*</t>
+          <t>*132508*</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>0</v>
       </c>
       <c r="F162" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G162" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J162" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K162" t="n">
-        <v>39.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L162" t="n">
-        <v>19.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Brake Retainer</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">70mm </t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>*209067*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>