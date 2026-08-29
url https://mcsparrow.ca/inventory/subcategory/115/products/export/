--- v0 (2026-06-23)
+++ v1 (2026-08-29)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L25"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -507,173 +507,173 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Profit</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Park Tool</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Bike Tools</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Lever</t>
+          <t>Multi Tool</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>*134564*</t>
+          <t>*126773*</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>6.09</v>
       </c>
       <c r="K2" t="n">
-        <v>14.99</v>
+        <v>54.99</v>
       </c>
       <c r="L2" t="n">
-        <v>8.9</v>
+        <v>48.9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>RideFox</t>
+          <t>SRAM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Service Kit Eyelet</t>
+          <t>Bike Tuning</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Bushing Flange</t>
+          <t>Olive and Barb</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*127763*</t>
+          <t>*124546*</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F3" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="G3" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I3" t="n">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="J3" t="n">
-        <v>0.43</v>
+        <v>29.99</v>
       </c>
       <c r="K3" t="n">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="L3" t="n">
-        <v>12.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Park Tool</t>
+          <t>SRAM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Bike Tools</t>
+          <t>Crank Bolt</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Multi Tool</t>
+          <t>DUB Self-Extracting Bolt</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*126773*</t>
+          <t>*208125*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>6.09</v>
+        <v>9.99</v>
       </c>
       <c r="K4" t="n">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="L4" t="n">
-        <v>48.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Park Tool</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Bike Tools</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Multi Tool</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*126772*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -681,961 +681,1283 @@
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>6</v>
       </c>
       <c r="I5" t="n">
         <v>-6</v>
       </c>
       <c r="J5" t="n">
         <v>6.09</v>
       </c>
       <c r="K5" t="n">
         <v>54.99</v>
       </c>
       <c r="L5" t="n">
         <v>293.4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Shimano</t>
+          <t>Park Tool</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Shop Parts Shift Cable</t>
+          <t>Shop Tools</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1.2mm x 210mm</t>
+          <t>Scissors</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*127834*</t>
+          <t>*mcs232677*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="J6" t="n">
-        <v>1.22</v>
+        <v>6.93</v>
       </c>
       <c r="K6" t="n">
-        <v>4.99</v>
+        <v>24.99</v>
       </c>
       <c r="L6" t="n">
-        <v>15.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Park Tool</t>
+          <t>SRAM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Shop Tools</t>
+          <t>Crank Bolt</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">bearing and cotter gauge </t>
+          <t>M15/M30 Eagle 70</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*131480*</t>
+          <t>*208127*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
-        <v>6.93</v>
+        <v>9.99</v>
       </c>
       <c r="K7" t="n">
-        <v>15.99</v>
+        <v>19.99</v>
       </c>
       <c r="L7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>NORCO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Shop Brake Bleed Kit</t>
+          <t>Shop Parts Nuts and Bolts</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Bleed Syringe Kit</t>
+          <t>Bike Parts Nuts &amp; Bolts Lower Shock M6 x 42.75 x1</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*127830*</t>
+          <t>*127833*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J8" t="n">
-        <v>64.98999999999999</v>
+        <v>5</v>
       </c>
       <c r="K8" t="n">
-        <v>14</v>
+        <v>9.99</v>
       </c>
       <c r="L8" t="n">
-        <v>-0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Park Tool</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Shop Tools</t>
+          <t>Bike Tools</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Botton Bracket</t>
+          <t>Lever</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*127835*</t>
+          <t>*134564*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J9" t="n">
-        <v>6.93</v>
+        <v>6.09</v>
       </c>
       <c r="K9" t="n">
-        <v>44.99</v>
+        <v>14.99</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>NORCO</t>
+          <t>Park Tool</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Shop Parts Nuts and Bolts</t>
+          <t>Bleed Kit</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Bike Parts Nuts &amp; Bolts Lower Shock M6 x 42.75 x1</t>
+          <t xml:space="preserve">BKM-1.2 Hydraulic </t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*127833*</t>
+          <t>*mcs232771*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>5</v>
+        <v>135</v>
       </c>
       <c r="K10" t="n">
-        <v>9.99</v>
+        <v>249.99</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>NORCO</t>
+          <t>Jagwire</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Shop Parts Nuts and Bolts</t>
+          <t>Cables and Housing</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Bike Parts Nuts &amp; Bolts Lower Shock M6 x 32.5 x1</t>
+          <t>5mm, Black</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*127832*</t>
+          <t>*124719*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>5</v>
+        <v>2.33</v>
       </c>
       <c r="K11" t="n">
-        <v>9.99</v>
+        <v>4.46</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>Muc-Off</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Bike Tuning</t>
+          <t>Washing Brush</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Olive and Barb</t>
+          <t>Soft</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*124546*</t>
+          <t>*mcs232675*</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J12" t="n">
-        <v>29.99</v>
+        <v>9.49</v>
       </c>
       <c r="K12" t="n">
-        <v>60</v>
+        <v>22.32</v>
       </c>
       <c r="L12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>Shimano</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Shop Brake Bleed Kit</t>
+          <t>Shop Parts Shift Cable</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Standard</t>
+          <t>1.2mm x 210mm</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*127831*</t>
+          <t>*127834*</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I13" t="n">
-        <v>9</v>
+        <v>-14</v>
       </c>
       <c r="J13" t="n">
-        <v>64.98999999999999</v>
+        <v>1.22</v>
       </c>
       <c r="K13" t="n">
-        <v>104</v>
+        <v>4.99</v>
       </c>
       <c r="L13" t="n">
-        <v>0</v>
+        <v>52.78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Jagwire</t>
+          <t>SRAM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Cables and Housing</t>
+          <t>Shop Brake Bleed Kit</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>5mm, Black</t>
+          <t>Standard</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*124719*</t>
+          <t>*127831*</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J14" t="n">
-        <v>2.33</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K14" t="n">
-        <v>4.46</v>
+        <v>104</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Jagwire</t>
+          <t>Muc-Off</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Cables and Housing</t>
+          <t>Washing Brush</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1.5mm Stainless</t>
+          <t>Tire and Cassette</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*124718*</t>
+          <t>*mcs232676*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J15" t="n">
-        <v>2.33</v>
+        <v>9.49</v>
       </c>
       <c r="K15" t="n">
-        <v>4.46</v>
+        <v>22.32</v>
       </c>
       <c r="L15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>KMC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Shop Brake Bleed Kit</t>
+          <t>Link Tool</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Mineral Oil</t>
+          <t>Opener</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*208057*</t>
+          <t>*mcs232730*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>1</v>
       </c>
       <c r="J16" t="n">
-        <v>64.98999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="K16" t="n">
-        <v>104.99</v>
+        <v>22.32</v>
       </c>
       <c r="L16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Park Tool</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Tubeless Sealant Injector</t>
+          <t>Repair Stand Parts</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>TS-1</t>
+          <t>Parts</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*208124*</t>
+          <t>*mcs232688*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J17" t="n">
-        <v>21.99</v>
+        <v>12.99</v>
       </c>
       <c r="K17" t="n">
-        <v>44.99</v>
+        <v>29.99</v>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>Jagwire</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Crank Bolt</t>
+          <t>Cables and Housing</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>DUB Self-Extracting Bolt</t>
+          <t>1.5mm Stainless</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*208125*</t>
+          <t>*124718*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
-        <v>9.99</v>
+        <v>2.33</v>
       </c>
       <c r="K18" t="n">
-        <v>29.99</v>
+        <v>4.46</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>Park Tool</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Crank Bolt</t>
+          <t>Shop Tools</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>M15/M22 GXP</t>
+          <t>Botton Bracket</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*208126*</t>
+          <t>*127835*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>9.99</v>
+        <v>6.93</v>
       </c>
       <c r="K19" t="n">
-        <v>19.99</v>
+        <v>44.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>WTB</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Crank Bolt</t>
+          <t>Tire Sealant</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>M15/M30 Eagle 70</t>
+          <t>Tubeless with injector cap</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*208127*</t>
+          <t>*mcs232738*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J20" t="n">
-        <v>9.99</v>
+        <v>10</v>
       </c>
       <c r="K20" t="n">
         <v>19.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Muc-Off</t>
+          <t>Weldtite</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Washing Brush</t>
+          <t>Degreaser</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Soft</t>
+          <t>Citrus</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*mcs232675*</t>
+          <t>*mcs232735*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>2</v>
       </c>
       <c r="G21" t="n">
         <v>2</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>2</v>
       </c>
       <c r="J21" t="n">
-        <v>9.49</v>
+        <v>14.5</v>
       </c>
       <c r="K21" t="n">
-        <v>22.32</v>
+        <v>31.25</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Muc-Off</t>
+          <t>RideFox</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Washing Brush</t>
+          <t>Service Kit Eyelet</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Tire and Cassette</t>
+          <t>Bushing Flange</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*mcs232676*</t>
+          <t>*127763*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
+        <v>120</v>
+      </c>
+      <c r="G22" t="n">
+        <v>120</v>
+      </c>
+      <c r="H22" t="n">
+        <v>8</v>
+      </c>
+      <c r="I22" t="n">
+        <v>112</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="K22" t="n">
         <v>2</v>
       </c>
-      <c r="G22" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="L22" t="n">
-        <v>0</v>
+        <v>12.56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Park Tool</t>
+          <t>SRAM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Shop Tools</t>
+          <t>Shop Brake Bleed Kit</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Scissors</t>
+          <t xml:space="preserve"> Bleed Syringe Kit</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*mcs232677*</t>
+          <t>*127830*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" t="n">
-        <v>6.93</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K23" t="n">
-        <v>24.99</v>
+        <v>14</v>
       </c>
       <c r="L23" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Park Tool</t>
+          <t>KMC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cable and Housing Tool</t>
+          <t>Link Tool</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Routing Kit</t>
+          <t>Closer</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*mcs232678*</t>
+          <t>*mcs232731*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
         <v>1</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
         <v>1</v>
       </c>
       <c r="J24" t="n">
-        <v>69.98999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="K24" t="n">
-        <v>119.99</v>
+        <v>22.32</v>
       </c>
       <c r="L24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Park Tool</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Repair Stand Parts</t>
+          <t>Tubeless Sealant Injector</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Parts</t>
+          <t>TS-1</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*mcs232688*</t>
+          <t>*208124*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
-        <v>12.99</v>
+        <v>21.99</v>
       </c>
       <c r="K25" t="n">
-        <v>29.99</v>
+        <v>44.99</v>
       </c>
       <c r="L25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Shop Parts Nuts and Bolts</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Bike Parts Nuts &amp; Bolts Lower Shock M6 x 32.5 x1</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>*127832*</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" t="n">
+        <v>0</v>
+      </c>
+      <c r="G26" t="n">
+        <v>0</v>
+      </c>
+      <c r="H26" t="n">
+        <v>0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" t="n">
+        <v>5</v>
+      </c>
+      <c r="K26" t="n">
+        <v>9.99</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>SRAM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Crank Bolt</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>M15/M22 GXP</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>*208126*</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" t="n">
+        <v>1</v>
+      </c>
+      <c r="G27" t="n">
+        <v>0</v>
+      </c>
+      <c r="H27" t="n">
+        <v>0</v>
+      </c>
+      <c r="I27" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" t="n">
+        <v>9.99</v>
+      </c>
+      <c r="K27" t="n">
+        <v>19.99</v>
+      </c>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>SRAM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Shop Brake Bleed Kit</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Mineral Oil</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>*208057*</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" t="n">
+        <v>1</v>
+      </c>
+      <c r="G28" t="n">
+        <v>1</v>
+      </c>
+      <c r="H28" t="n">
+        <v>0</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="K28" t="n">
+        <v>104.99</v>
+      </c>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Weldtite</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Degreaser</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Thunder Foam</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>*mcs232736*</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" t="n">
+        <v>1</v>
+      </c>
+      <c r="G29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" t="n">
+        <v>14.5</v>
+      </c>
+      <c r="K29" t="n">
+        <v>31.25</v>
+      </c>
+      <c r="L29" t="n">
+        <v>16.75</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>IceToolz</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Chain Scrubber</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Cleaner</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>*mcs232734*</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>0</v>
+      </c>
+      <c r="F30" t="n">
+        <v>1</v>
+      </c>
+      <c r="G30" t="n">
+        <v>1</v>
+      </c>
+      <c r="H30" t="n">
+        <v>0</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="K30" t="n">
+        <v>26.79</v>
+      </c>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Park Tool</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Shop Tools</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">bearing and cotter gauge </t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>*131480*</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F31" t="n">
+        <v>0</v>
+      </c>
+      <c r="G31" t="n">
+        <v>0</v>
+      </c>
+      <c r="H31" t="n">
+        <v>0</v>
+      </c>
+      <c r="I31" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" t="n">
+        <v>6.93</v>
+      </c>
+      <c r="K31" t="n">
+        <v>15.99</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Park Tool</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Cable and Housing Tool</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Routing Kit</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>*mcs232678*</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>0</v>
+      </c>
+      <c r="F32" t="n">
+        <v>1</v>
+      </c>
+      <c r="G32" t="n">
+        <v>1</v>
+      </c>
+      <c r="H32" t="n">
+        <v>0</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="K32" t="n">
+        <v>119.99</v>
+      </c>
+      <c r="L32" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>