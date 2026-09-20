--- v0 (2026-06-24)
+++ v1 (2026-09-20)
@@ -663,59 +663,59 @@
       <c r="B5" t="inlineStr">
         <is>
           <t>Pickleball</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*127058*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>12</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I5" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J5" t="n">
         <v>100</v>
       </c>
       <c r="K5" t="n">
-        <v>74.98999999999999</v>
+        <v>17.99</v>
       </c>
       <c r="L5" t="n">
-        <v>-25.01</v>
+        <v>-656.08</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>