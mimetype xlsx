--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -660,57 +660,57 @@
           <t>Head</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">CLASSIC LYT BOA </t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*133742*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J5" t="n">
         <v>170</v>
       </c>
       <c r="K5" t="n">
         <v>299.99</v>
       </c>
       <c r="L5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>RIFT PRO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>10</t>
@@ -1163,69 +1163,69 @@
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Rift Men</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*231237*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G16" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H16" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J16" t="n">
         <v>258</v>
       </c>
       <c r="K16" t="n">
         <v>429.99</v>
       </c>
       <c r="L16" t="n">
-        <v>343.98</v>
+        <v>687.96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">CLASSIC LYT BOA </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*133739*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
@@ -2319,63 +2319,63 @@
       <c r="B41" t="inlineStr">
         <is>
           <t>Altai Men</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>10.5</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*231249*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>2</v>
       </c>
       <c r="G41" t="n">
         <v>2</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J41" t="n">
         <v>228</v>
       </c>
       <c r="K41" t="n">
         <v>389.99</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>161.99</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Rift Men</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*131793*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
@@ -2457,63 +2457,63 @@
       <c r="B44" t="inlineStr">
         <is>
           <t>RIFT PRO W</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>7.5</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>*209382*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
         <v>1</v>
       </c>
       <c r="G44" t="n">
         <v>1</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J44" t="n">
         <v>300.2</v>
       </c>
       <c r="K44" t="n">
         <v>499.99</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>199.79</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Rift Men</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*231239*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
@@ -2543,60 +2543,60 @@
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">CLASSIC LYT BOA </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*133741*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G46" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J46" t="n">
         <v>170</v>
       </c>
       <c r="K46" t="n">
         <v>299.99</v>
       </c>
       <c r="L46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>SIERRA W</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>6</t>
@@ -3049,69 +3049,69 @@
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>ALTAI W</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*130720*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>1</v>
       </c>
       <c r="F57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I57" t="n">
         <v>1</v>
       </c>
       <c r="J57" t="n">
         <v>228</v>
       </c>
       <c r="K57" t="n">
         <v>369.99</v>
       </c>
       <c r="L57" t="n">
-        <v>141.99</v>
+        <v>283.98</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>SIERRA W</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*209389*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
@@ -3561,63 +3561,63 @@
       <c r="B68" t="inlineStr">
         <is>
           <t>Altai Men</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>9.5</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*231247*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>2</v>
       </c>
       <c r="G68" t="n">
         <v>2</v>
       </c>
       <c r="H68" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I68" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J68" t="n">
         <v>228</v>
       </c>
       <c r="K68" t="n">
         <v>389.99</v>
       </c>
       <c r="L68" t="n">
-        <v>0</v>
+        <v>161.99</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>TEAM BOA Hybrid</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>*231197*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
@@ -3969,69 +3969,69 @@
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Altai Men</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>*126568*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I77" t="n">
         <v>0</v>
       </c>
       <c r="J77" t="n">
         <v>228</v>
       </c>
       <c r="K77" t="n">
         <v>389.99</v>
       </c>
       <c r="L77" t="n">
-        <v>161.99</v>
+        <v>323.98</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Rift Men</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*132327*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>2</v>
@@ -4067,63 +4067,63 @@
       <c r="B79" t="inlineStr">
         <is>
           <t>Rift Women</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*209386*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
         <v>3</v>
       </c>
       <c r="G79" t="n">
         <v>3</v>
       </c>
       <c r="H79" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I79" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J79" t="n">
         <v>258</v>
       </c>
       <c r="K79" t="n">
         <v>439.99</v>
       </c>
       <c r="L79" t="n">
-        <v>0</v>
+        <v>545.97</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Rift Men</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>095</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*231234*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>