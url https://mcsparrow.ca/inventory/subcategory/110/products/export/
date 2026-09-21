--- v0 (2026-06-23)
+++ v1 (2026-09-21)
@@ -749,69 +749,69 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>OG SUPERMATIC</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*209374*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>301</v>
       </c>
       <c r="K7" t="n">
         <v>499.99</v>
       </c>
       <c r="L7" t="n">
-        <v>198.99</v>
+        <v>397.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Snowboard Binding Nx2-Tm</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*132333*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
@@ -1025,69 +1025,69 @@
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Carbon Supermatic</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*131783*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>1</v>
       </c>
       <c r="F13" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G13" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H13" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="I13" t="n">
         <v>1</v>
       </c>
       <c r="J13" t="n">
         <v>301</v>
       </c>
       <c r="K13" t="n">
         <v>649.99</v>
       </c>
       <c r="L13" t="n">
-        <v>1395.96</v>
+        <v>4187.88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Flow Fuse</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Fuse</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*131788*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
@@ -1445,63 +1445,63 @@
       <c r="B22" t="inlineStr">
         <is>
           <t>LT Supermatic</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*231221*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>2</v>
       </c>
       <c r="G22" t="n">
         <v>2</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>334</v>
       </c>
       <c r="K22" t="n">
         <v>559.99</v>
       </c>
       <c r="L22" t="n">
-        <v>0</v>
+        <v>225.99</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>KAON-PLUS</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*131789*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
@@ -1813,63 +1813,63 @@
       <c r="B30" t="inlineStr">
         <is>
           <t>Kaon</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*231225*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>2</v>
       </c>
       <c r="G30" t="n">
         <v>2</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I30" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>163</v>
       </c>
       <c r="K30" t="n">
         <v>279.99</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>233.98</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>LT Supermatic</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*231220*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
@@ -2641,59 +2641,59 @@
       <c r="B48" t="inlineStr">
         <is>
           <t>Kaon</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*231227*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
         <v>2</v>
       </c>
       <c r="G48" t="n">
         <v>2</v>
       </c>
       <c r="H48" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I48" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J48" t="n">
         <v>163</v>
       </c>
       <c r="K48" t="n">
         <v>279.99</v>
       </c>
       <c r="L48" t="n">
-        <v>0</v>
+        <v>233.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>