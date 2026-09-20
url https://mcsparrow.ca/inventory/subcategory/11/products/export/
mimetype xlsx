--- v0 (2026-06-24)
+++ v1 (2026-09-20)
@@ -1025,69 +1025,69 @@
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*125876*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G13" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" t="n">
         <v>26</v>
       </c>
       <c r="K13" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L13" t="n">
-        <v>77.98</v>
+        <v>116.97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*125880*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
@@ -1301,69 +1301,69 @@
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*131429*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H19" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I19" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J19" t="n">
         <v>26</v>
       </c>
       <c r="K19" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L19" t="n">
-        <v>77.98</v>
+        <v>116.97</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Odlo</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Junior active warm set</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*134884*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
@@ -1767,63 +1767,63 @@
       <c r="B29" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*230632*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>2</v>
       </c>
       <c r="G29" t="n">
         <v>2</v>
       </c>
       <c r="H29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J29" t="n">
         <v>26</v>
       </c>
       <c r="K29" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L29" t="n">
-        <v>0</v>
+        <v>38.99</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*230633*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
@@ -1905,63 +1905,63 @@
       <c r="B32" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*230635*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>1</v>
       </c>
       <c r="G32" t="n">
         <v>1</v>
       </c>
       <c r="H32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32" t="n">
         <v>26</v>
       </c>
       <c r="K32" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L32" t="n">
-        <v>0</v>
+        <v>38.99</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>KIDS RAINBOW SET</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*230636*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>