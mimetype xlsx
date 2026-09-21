--- v0 (2026-06-23)
+++ v1 (2026-09-21)
@@ -2871,63 +2871,63 @@
       <c r="B53" t="inlineStr">
         <is>
           <t>Gara Liner</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>*134325*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>1</v>
       </c>
       <c r="F53" t="n">
         <v>2</v>
       </c>
       <c r="G53" t="n">
         <v>1</v>
       </c>
       <c r="H53" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I53" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J53" t="n">
         <v>295</v>
       </c>
       <c r="K53" t="n">
         <v>589.99</v>
       </c>
       <c r="L53" t="n">
-        <v>0</v>
+        <v>589.98</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Comfort Insole High Arch</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>*125751*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
@@ -4061,69 +4061,69 @@
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Custom Insole</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*126676*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>36</v>
       </c>
       <c r="F79" t="n">
-        <v>552</v>
+        <v>576</v>
       </c>
       <c r="G79" t="n">
-        <v>552</v>
+        <v>576</v>
       </c>
       <c r="H79" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I79" t="n">
-        <v>565</v>
+        <v>588</v>
       </c>
       <c r="J79" t="n">
         <v>56.33</v>
       </c>
       <c r="K79" t="n">
         <v>119.99</v>
       </c>
       <c r="L79" t="n">
-        <v>1464.18</v>
+        <v>1527.84</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>DH - Alpine Downhill</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*123656*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>2</v>
@@ -4659,69 +4659,69 @@
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Custom Insole</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*126674*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>42</v>
       </c>
       <c r="F92" t="n">
-        <v>5328</v>
+        <v>5400</v>
       </c>
       <c r="G92" t="n">
-        <v>1406</v>
+        <v>1425</v>
       </c>
       <c r="H92" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I92" t="n">
-        <v>1374</v>
+        <v>1392</v>
       </c>
       <c r="J92" t="n">
         <v>56.33</v>
       </c>
       <c r="K92" t="n">
         <v>119.99</v>
       </c>
       <c r="L92" t="n">
-        <v>4710.84</v>
+        <v>4774.5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>*134763*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
@@ -5033,109 +5033,109 @@
       <c r="B100" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>*125768*</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>0</v>
       </c>
       <c r="F100" t="n">
         <v>0</v>
       </c>
       <c r="G100" t="n">
         <v>0</v>
       </c>
       <c r="H100" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I100" t="n">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="J100" t="n">
         <v>45.45</v>
       </c>
       <c r="K100" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L100" t="n">
-        <v>237.24</v>
+        <v>355.86</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Custom Insole</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*126678*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>4</v>
       </c>
       <c r="F101" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="G101" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="H101" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I101" t="n">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="J101" t="n">
         <v>56.33</v>
       </c>
       <c r="K101" t="n">
         <v>119.99</v>
       </c>
       <c r="L101" t="n">
-        <v>254.64</v>
+        <v>381.96</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Insole Thermo X Mid Arch</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*231179*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>0</v>
@@ -6085,69 +6085,69 @@
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Custom Insole</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>*126673*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>49</v>
       </c>
       <c r="F123" t="n">
-        <v>15456</v>
+        <v>15792</v>
       </c>
       <c r="G123" t="n">
-        <v>5428</v>
+        <v>5546</v>
       </c>
       <c r="H123" t="n">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I123" t="n">
-        <v>5385</v>
+        <v>5501</v>
       </c>
       <c r="J123" t="n">
         <v>56.33</v>
       </c>
       <c r="K123" t="n">
         <v>119.99</v>
       </c>
       <c r="L123" t="n">
-        <v>5856.72</v>
+        <v>5984.04</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>*134398*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>2</v>
@@ -6821,69 +6821,69 @@
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Comfort Insole Mid Arch</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>*134395*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>17</v>
       </c>
       <c r="F139" t="n">
-        <v>370</v>
+        <v>444</v>
       </c>
       <c r="G139" t="n">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="H139" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I139" t="n">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="J139" t="n">
         <v>45.45</v>
       </c>
       <c r="K139" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L139" t="n">
-        <v>890.8</v>
+        <v>1068.96</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>BootDoc</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Insole Thermo X Low Arch</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>*231169*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>