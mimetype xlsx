--- v0 (2026-06-23)
+++ v1 (2026-08-12)
@@ -1025,69 +1025,69 @@
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Seirus</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Ski Boot Grip Cat Tracks</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>XS (22-35)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*207476*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>17</v>
       </c>
       <c r="F13" t="n">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="G13" t="n">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="H13" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I13" t="n">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="J13" t="n">
         <v>17.5</v>
       </c>
       <c r="K13" t="n">
         <v>34.99</v>
       </c>
       <c r="L13" t="n">
-        <v>192.39</v>
+        <v>209.88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Firebird Strap</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Firebird Strap Medium</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*125092*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>