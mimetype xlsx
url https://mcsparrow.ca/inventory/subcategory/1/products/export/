--- v0 (2026-06-22)
+++ v1 (2026-08-12)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L107"/>
+  <dimension ref="A1:L108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -635,137 +635,137 @@
       <c r="F4" t="n">
         <v>3</v>
       </c>
       <c r="G4" t="n">
         <v>3</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>2</v>
       </c>
       <c r="J4" t="n">
         <v>30</v>
       </c>
       <c r="K4" t="n">
         <v>39.99</v>
       </c>
       <c r="L4" t="n">
         <v>9.99</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Dry Guy</t>
+          <t>Seirus</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Bootglove</t>
+          <t>Hyperflex Padded Open Patella</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>S</t>
+          <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*123787*</t>
+          <t>*134320*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G5" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H5" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="n">
-        <v>-15</v>
+        <v>28</v>
       </c>
       <c r="J5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K5" t="n">
-        <v>39.95</v>
+        <v>49.99</v>
       </c>
       <c r="L5" t="n">
-        <v>299.25</v>
+        <v>349.86</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Dry Guy</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Hyperflex Padded Open Patella</t>
+          <t>Bootglove</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">L                                                                                                   </t>
+          <t>S</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*134320*</t>
+          <t>*123787*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G6" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="n">
-        <v>28</v>
+        <v>-15</v>
       </c>
       <c r="J6" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K6" t="n">
-        <v>49.99</v>
+        <v>39.95</v>
       </c>
       <c r="L6" t="n">
-        <v>349.86</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>YakTrax</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>SPIKES  (Formerly Icetrekker Brand)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SM</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*128034*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>6</v>
@@ -865,137 +865,137 @@
       <c r="F9" t="n">
         <v>90</v>
       </c>
       <c r="G9" t="n">
         <v>36</v>
       </c>
       <c r="H9" t="n">
         <v>28</v>
       </c>
       <c r="I9" t="n">
         <v>8</v>
       </c>
       <c r="J9" t="n">
         <v>30</v>
       </c>
       <c r="K9" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L9" t="n">
         <v>1259.72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>SKI BAG</t>
+          <t>AR 50L Park Pack</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t>Black-Afterglow</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*232304*</t>
+          <t>*133277*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J10" t="n">
-        <v>42.5</v>
+        <v>0</v>
       </c>
       <c r="K10" t="n">
-        <v>84.98999999999999</v>
+        <v>124.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>249.98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>AR 50L Park Pack</t>
+          <t>SKI BAG</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Black-Afterglow</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*133277*</t>
+          <t>*232304*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>0</v>
+        <v>42.5</v>
       </c>
       <c r="K11" t="n">
-        <v>124.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L11" t="n">
-        <v>249.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SKI BAG</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>TU</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*232120*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
@@ -1025,69 +1025,69 @@
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>DOUBLE SKI BAG</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Red Tension</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*208180*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G13" t="n">
         <v>12</v>
       </c>
       <c r="H13" t="n">
+        <v>8</v>
+      </c>
+      <c r="I13" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="J13" t="n">
         <v>80</v>
       </c>
       <c r="K13" t="n">
         <v>159.99</v>
       </c>
       <c r="L13" t="n">
-        <v>319.96</v>
+        <v>639.92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Hotshots</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>HotShots Hand</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>pk</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*125675*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>99</v>
@@ -2451,69 +2451,69 @@
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Hotronic</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>XLP 1P BT POWER SET</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>(pr) Battery Packs &amp; Recharger</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>*124598*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>14</v>
       </c>
       <c r="F44" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G44" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H44" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I44" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J44" t="n">
         <v>192</v>
       </c>
       <c r="K44" t="n">
         <v>329.99</v>
       </c>
       <c r="L44" t="n">
-        <v>1103.92</v>
+        <v>1379.9</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Ski Ties</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Edgie Wedgie</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">Red </t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*134219*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>6</v>
@@ -3303,2111 +3303,2157 @@
       <c r="F62" t="n">
         <v>48</v>
       </c>
       <c r="G62" t="n">
         <v>48</v>
       </c>
       <c r="H62" t="n">
         <v>9</v>
       </c>
       <c r="I62" t="n">
         <v>39</v>
       </c>
       <c r="J62" t="n">
         <v>45</v>
       </c>
       <c r="K62" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L62" t="n">
         <v>404.91</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Double Skibag</t>
+          <t>DOUBLE SKI BAG</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Freeride</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>*232279*</t>
+          <t>*mcs232808*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
       </c>
       <c r="F63" t="n">
         <v>1</v>
       </c>
       <c r="G63" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H63" t="n">
         <v>0</v>
       </c>
       <c r="I63" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J63" t="n">
-        <v>170</v>
+        <v>80</v>
       </c>
       <c r="K63" t="n">
-        <v>299.99</v>
+        <v>159.99</v>
       </c>
       <c r="L63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Mdx One</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Kids Ski Harness</t>
+          <t>Double Skibag</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Freeride</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>*134296*</t>
+          <t>*232279*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
       </c>
       <c r="F64" t="n">
-        <v>135</v>
+        <v>1</v>
       </c>
       <c r="G64" t="n">
-        <v>135</v>
+        <v>1</v>
       </c>
       <c r="H64" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I64" t="n">
-        <v>113</v>
+        <v>1</v>
       </c>
       <c r="J64" t="n">
-        <v>28.95</v>
+        <v>170</v>
       </c>
       <c r="K64" t="n">
-        <v>59.99</v>
+        <v>299.99</v>
       </c>
       <c r="L64" t="n">
-        <v>682.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Mdx One</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Double Skibag</t>
+          <t>Kids Ski Harness</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Freeride </t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>*133764*</t>
+          <t>*134296*</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65" t="n">
-        <v>6</v>
+        <v>135</v>
       </c>
       <c r="G65" t="n">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="H65" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="I65" t="n">
-        <v>-1</v>
+        <v>113</v>
       </c>
       <c r="J65" t="n">
-        <v>170</v>
+        <v>28.95</v>
       </c>
       <c r="K65" t="n">
-        <v>299.99</v>
+        <v>59.99</v>
       </c>
       <c r="L65" t="n">
-        <v>259.98</v>
+        <v>682.88</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Boot Bag</t>
+          <t>Double Skibag</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Alpine Boot Bag  30L</t>
+          <t xml:space="preserve">Freeride </t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*124609*</t>
+          <t>*133764*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>1</v>
       </c>
       <c r="F66" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I66" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="J66" t="n">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="K66" t="n">
-        <v>69.98999999999999</v>
+        <v>299.99</v>
       </c>
       <c r="L66" t="n">
-        <v>159.96</v>
+        <v>259.98</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Dry Guy</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Bootglove</t>
+          <t>Boot Bag</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Alpine Boot Bag  30L</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*123785*</t>
+          <t>*124609*</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" t="n">
         <v>0</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="I67" t="n">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="J67" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K67" t="n">
-        <v>39.95</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L67" t="n">
-        <v>279.3</v>
+        <v>159.96</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Ski Key</t>
+          <t>Dry Guy</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Lock</t>
+          <t>Bootglove</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Ski Locks</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>*126420*</t>
+          <t>*123785*</t>
         </is>
       </c>
       <c r="E68" t="n">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="I68" t="n">
-        <v>-34</v>
+        <v>-14</v>
       </c>
       <c r="J68" t="n">
-        <v>12.5</v>
+        <v>20</v>
       </c>
       <c r="K68" t="n">
-        <v>26.79</v>
+        <v>39.95</v>
       </c>
       <c r="L68" t="n">
-        <v>1457.58</v>
+        <v>279.3</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Ski Key</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>SNOW BAG</t>
+          <t>Lock</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>C Timeless Flower Print</t>
+          <t>Ski Locks</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>*208436*</t>
+          <t>*126420*</t>
         </is>
       </c>
       <c r="E69" t="n">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="F69" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G69" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H69" t="n">
-        <v>3</v>
+        <v>102</v>
       </c>
       <c r="I69" t="n">
-        <v>6</v>
+        <v>-34</v>
       </c>
       <c r="J69" t="n">
-        <v>42.5</v>
+        <v>12.5</v>
       </c>
       <c r="K69" t="n">
-        <v>84.98999999999999</v>
+        <v>26.79</v>
       </c>
       <c r="L69" t="n">
-        <v>127.47</v>
+        <v>1457.58</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Boot Helmet Bag</t>
+          <t>SNOW BAG</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>C Timeless Flower Print</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>*131657*</t>
+          <t>*208436*</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G70" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H70" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I70" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J70" t="n">
-        <v>45</v>
+        <v>42.5</v>
       </c>
       <c r="K70" t="n">
-        <v>89.98999999999999</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L70" t="n">
-        <v>0</v>
+        <v>127.47</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Hotronic</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Tech Dry - Boot, Helmet and Glove Dryer</t>
+          <t>Boot Helmet Bag</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dryer Tech - Boot, Glove, Helmet</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*125024*</t>
+          <t>*131657*</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F71" t="n">
         <v>0</v>
       </c>
       <c r="G71" t="n">
         <v>0</v>
       </c>
       <c r="H71" t="n">
+        <v>0</v>
+      </c>
+      <c r="I71" t="n">
         <v>1</v>
       </c>
-      <c r="I71" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J71" t="n">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="K71" t="n">
-        <v>124.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L71" t="n">
-        <v>64.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>YakTrax</t>
+          <t>Hotronic</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Disposable Warmer</t>
+          <t>Tech Dry - Boot, Helmet and Glove Dryer</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Dryer Tech - Boot, Glove, Helmet</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*125439*</t>
+          <t>*125024*</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F72" t="n">
         <v>0</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="I72" t="n">
-        <v>-25</v>
+        <v>-1</v>
       </c>
       <c r="J72" t="n">
-        <v>0.7</v>
+        <v>60</v>
       </c>
       <c r="K72" t="n">
-        <v>8.92</v>
+        <v>124.99</v>
       </c>
       <c r="L72" t="n">
-        <v>246.6</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Ski Ties</t>
+          <t>YakTrax</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Edgie Wedgie</t>
+          <t>Disposable Warmer</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*134222*</t>
+          <t>*125439*</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F73" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="I73" t="n">
-        <v>0</v>
+        <v>-25</v>
       </c>
       <c r="J73" t="n">
-        <v>11</v>
+        <v>0.7</v>
       </c>
       <c r="K73" t="n">
-        <v>19.99</v>
+        <v>8.92</v>
       </c>
       <c r="L73" t="n">
-        <v>26.97</v>
+        <v>246.6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Hotronic</t>
+          <t>Ski Ties</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Tech Dry - Boot, Helmet and Glove Dryer</t>
+          <t>Edgie Wedgie</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>110V</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*125023*</t>
+          <t>*134222*</t>
         </is>
       </c>
       <c r="E74" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F74" t="n">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="G74" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H74" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I74" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J74" t="n">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="K74" t="n">
-        <v>99.98999999999999</v>
+        <v>19.99</v>
       </c>
       <c r="L74" t="n">
-        <v>319.92</v>
+        <v>26.97</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>YakTrax</t>
+          <t>Hotronic</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>SKITRAX</t>
+          <t>Tech Dry - Boot, Helmet and Glove Dryer</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>110V</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>*134259*</t>
+          <t>*125023*</t>
         </is>
       </c>
       <c r="E75" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75" t="n">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H75" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I75" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J75" t="n">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="K75" t="n">
-        <v>27.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L75" t="n">
-        <v>13.99</v>
+        <v>319.92</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>YakTrax</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>XC Ski Strap</t>
+          <t>SKITRAX</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>XC Ski Strap Foam</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>*134761*</t>
+          <t>*134259*</t>
         </is>
       </c>
       <c r="E76" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I76" t="n">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="J76" t="n">
-        <v>1.24</v>
+        <v>14</v>
       </c>
       <c r="K76" t="n">
-        <v>2.49</v>
+        <v>27.99</v>
       </c>
       <c r="L76" t="n">
-        <v>5</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Mdx One</t>
+          <t>Sidecut</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Kids Ski Harness</t>
+          <t>XC Ski Strap</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>XC Ski Strap Foam</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>*134295*</t>
+          <t>*134761*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G77" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H77" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I77" t="n">
-        <v>9</v>
+        <v>-4</v>
       </c>
       <c r="J77" t="n">
-        <v>28.95</v>
+        <v>1.24</v>
       </c>
       <c r="K77" t="n">
-        <v>55.99</v>
+        <v>2.49</v>
       </c>
       <c r="L77" t="n">
-        <v>81.12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Mdx One</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>SNOW BAG</t>
+          <t>Kids Ski Harness</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>D Retro Bliss Print</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>*208437*</t>
+          <t>*134295*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
+        <v>12</v>
+      </c>
+      <c r="G78" t="n">
+        <v>12</v>
+      </c>
+      <c r="H78" t="n">
         <v>3</v>
       </c>
-      <c r="G78" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I78" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J78" t="n">
-        <v>42.5</v>
+        <v>28.95</v>
       </c>
       <c r="K78" t="n">
-        <v>84.98999999999999</v>
+        <v>55.99</v>
       </c>
       <c r="L78" t="n">
-        <v>0</v>
+        <v>81.12</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Ski Ties</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Edgie Wedgie</t>
+          <t>SNOW BAG</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>D Retro Bliss Print</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>*134221*</t>
+          <t>*208437*</t>
         </is>
       </c>
       <c r="E79" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F79" t="n">
-        <v>48</v>
+        <v>3</v>
       </c>
       <c r="G79" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H79" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I79" t="n">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="J79" t="n">
-        <v>11</v>
+        <v>42.5</v>
       </c>
       <c r="K79" t="n">
-        <v>19.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L79" t="n">
-        <v>71.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Hotshots</t>
+          <t>Ski Ties</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>HotShots Toes</t>
+          <t>Edgie Wedgie</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>pk</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>*125677*</t>
+          <t>*134221*</t>
         </is>
       </c>
       <c r="E80" t="n">
-        <v>204</v>
+        <v>6</v>
       </c>
       <c r="F80" t="n">
-        <v>223680</v>
+        <v>48</v>
       </c>
       <c r="G80" t="n">
-        <v>120228</v>
+        <v>0</v>
       </c>
       <c r="H80" t="n">
-        <v>1370</v>
+        <v>8</v>
       </c>
       <c r="I80" t="n">
-        <v>119062</v>
+        <v>-2</v>
       </c>
       <c r="J80" t="n">
-        <v>0.95</v>
+        <v>11</v>
       </c>
       <c r="K80" t="n">
-        <v>2.01</v>
+        <v>19.99</v>
       </c>
       <c r="L80" t="n">
-        <v>1452.2</v>
+        <v>71.92</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Hotshots</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Travel Bag</t>
+          <t>HotShots Toes</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Freeride</t>
+          <t>pk</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>*232280*</t>
+          <t>*125677*</t>
         </is>
       </c>
       <c r="E81" t="n">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="F81" t="n">
-        <v>1</v>
+        <v>225600</v>
       </c>
       <c r="G81" t="n">
-        <v>1</v>
+        <v>121260</v>
       </c>
       <c r="H81" t="n">
-        <v>0</v>
+        <v>1380</v>
       </c>
       <c r="I81" t="n">
-        <v>1</v>
+        <v>120084</v>
       </c>
       <c r="J81" t="n">
-        <v>200</v>
+        <v>0.95</v>
       </c>
       <c r="K81" t="n">
-        <v>349.99</v>
+        <v>2.01</v>
       </c>
       <c r="L81" t="n">
-        <v>0</v>
+        <v>1462.8</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>YakTrax</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>SKITRAX</t>
+          <t>Travel Bag</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>Freeride</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*134255*</t>
+          <t>*232280*</t>
         </is>
       </c>
       <c r="E82" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F82" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G82" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H82" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I82" t="n">
         <v>1</v>
       </c>
       <c r="J82" t="n">
-        <v>14</v>
+        <v>200</v>
       </c>
       <c r="K82" t="n">
-        <v>27.99</v>
+        <v>349.99</v>
       </c>
       <c r="L82" t="n">
-        <v>27.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Hotshots</t>
+          <t>YakTrax</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>HotShots Body</t>
+          <t>SKITRAX</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>pk</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>*125674*</t>
+          <t>*134255*</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>120</v>
+        <v>3</v>
       </c>
       <c r="F83" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G83" t="n">
         <v>0</v>
       </c>
       <c r="H83" t="n">
-        <v>66</v>
+        <v>2</v>
       </c>
       <c r="I83" t="n">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="J83" t="n">
-        <v>0.95</v>
+        <v>14</v>
       </c>
       <c r="K83" t="n">
-        <v>2.01</v>
+        <v>27.99</v>
       </c>
       <c r="L83" t="n">
-        <v>69.95999999999999</v>
+        <v>27.98</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Hotshots</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Single Skibag</t>
+          <t>HotShots Body</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Freeride </t>
+          <t>pk</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>*133763*</t>
+          <t>*125674*</t>
         </is>
       </c>
       <c r="E84" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="F84" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G84" t="n">
         <v>0</v>
       </c>
       <c r="H84" t="n">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="I84" t="n">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="J84" t="n">
-        <v>100</v>
+        <v>0.95</v>
       </c>
       <c r="K84" t="n">
-        <v>179.99</v>
+        <v>2.01</v>
       </c>
       <c r="L84" t="n">
-        <v>0</v>
+        <v>69.95999999999999</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>YakTrax</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>SPIKES  (Formerly Icetrekker Brand)</t>
+          <t>Single Skibag</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t xml:space="preserve">Freeride </t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>*134254*</t>
+          <t>*133763*</t>
         </is>
       </c>
       <c r="E85" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F85" t="n">
-        <v>408</v>
+        <v>3</v>
       </c>
       <c r="G85" t="n">
         <v>0</v>
       </c>
       <c r="H85" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="I85" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J85" t="n">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="K85" t="n">
-        <v>29.99</v>
+        <v>179.99</v>
       </c>
       <c r="L85" t="n">
-        <v>299.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>YakTrax</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHOES BAG </t>
+          <t>SPIKES  (Formerly Icetrekker Brand)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>H Blurry Water Print</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>*133542*</t>
+          <t>*134254*</t>
         </is>
       </c>
       <c r="E86" t="n">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F86" t="n">
-        <v>0</v>
+        <v>408</v>
       </c>
       <c r="G86" t="n">
         <v>0</v>
       </c>
       <c r="H86" t="n">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="I86" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J86" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="K86" t="n">
-        <v>74.98999999999999</v>
+        <v>29.99</v>
       </c>
       <c r="L86" t="n">
-        <v>74.98999999999999</v>
+        <v>299.8</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Hyperflex Padded Open Patella</t>
+          <t xml:space="preserve">SHOES BAG </t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">M                                                                                                   </t>
+          <t>H Blurry Water Print</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>*134319*</t>
+          <t>*133542*</t>
         </is>
       </c>
       <c r="E87" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F87" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G87" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H87" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I87" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J87" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="K87" t="n">
-        <v>49.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L87" t="n">
-        <v>299.88</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>YakTrax</t>
+          <t>Seirus</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>SPIKES  (Formerly Icetrekker Brand)</t>
+          <t>Hyperflex Padded Open Patella</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t xml:space="preserve">M                                                                                                   </t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>*134253*</t>
+          <t>*134319*</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>0</v>
       </c>
       <c r="F88" t="n">
-        <v>552</v>
+        <v>36</v>
       </c>
       <c r="G88" t="n">
-        <v>552</v>
+        <v>36</v>
       </c>
       <c r="H88" t="n">
+        <v>12</v>
+      </c>
+      <c r="I88" t="n">
         <v>24</v>
       </c>
-      <c r="I88" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J88" t="n">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K88" t="n">
-        <v>29.99</v>
+        <v>49.99</v>
       </c>
       <c r="L88" t="n">
-        <v>359.76</v>
+        <v>299.88</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Dry Guy</t>
+          <t>YakTrax</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Bootglove</t>
+          <t>SPIKES  (Formerly Icetrekker Brand)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*134248*</t>
+          <t>*134253*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
-        <v>7800</v>
+        <v>552</v>
       </c>
       <c r="G89" t="n">
-        <v>7800</v>
+        <v>552</v>
       </c>
       <c r="H89" t="n">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="I89" t="n">
-        <v>7660</v>
+        <v>528</v>
       </c>
       <c r="J89" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K89" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="L89" t="n">
-        <v>2798.6</v>
+        <v>359.76</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Ski Ties</t>
+          <t>Dry Guy</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Ski Carrier</t>
+          <t>Bootglove</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>*134832*</t>
+          <t>*134248*</t>
         </is>
       </c>
       <c r="E90" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F90" t="n">
-        <v>50</v>
+        <v>7800</v>
       </c>
       <c r="G90" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="H90" t="n">
-        <v>5</v>
+        <v>140</v>
       </c>
       <c r="I90" t="n">
-        <v>-2</v>
+        <v>7660</v>
       </c>
       <c r="J90" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K90" t="n">
         <v>39.99</v>
       </c>
       <c r="L90" t="n">
-        <v>124.95</v>
+        <v>2798.6</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Ski Ties</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKI BAG </t>
+          <t>Ski Carrier</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>G Peppup Print</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>*133544*</t>
+          <t>*134832*</t>
         </is>
       </c>
       <c r="E91" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F91" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I91" t="n">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="J91" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="K91" t="n">
-        <v>84.98999999999999</v>
+        <v>39.99</v>
       </c>
       <c r="L91" t="n">
-        <v>339.96</v>
+        <v>124.95</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>60 L Duffle</t>
+          <t xml:space="preserve">SKI BAG </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Black-Afterglow</t>
+          <t>G Peppup Print</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>*133275*</t>
+          <t>*133544*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
         <v>0</v>
       </c>
       <c r="G92" t="n">
         <v>0</v>
       </c>
       <c r="H92" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I92" t="n">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="J92" t="n">
         <v>0</v>
       </c>
       <c r="K92" t="n">
-        <v>159.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L92" t="n">
-        <v>159.99</v>
+        <v>339.96</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHOES BAG </t>
+          <t>60 L Duffle</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>F Textury Print</t>
+          <t>Black-Afterglow</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>*133541*</t>
+          <t>*133275*</t>
         </is>
       </c>
       <c r="E93" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F93" t="n">
         <v>0</v>
       </c>
       <c r="G93" t="n">
         <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I93" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J93" t="n">
         <v>0</v>
       </c>
       <c r="K93" t="n">
-        <v>74.98999999999999</v>
+        <v>159.99</v>
       </c>
       <c r="L93" t="n">
-        <v>0</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Boot Helmet</t>
+          <t xml:space="preserve">SHOES BAG </t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>F Textury Print</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>*132602*</t>
+          <t>*133541*</t>
         </is>
       </c>
       <c r="E94" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F94" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G94" t="n">
         <v>0</v>
       </c>
       <c r="H94" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I94" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J94" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K94" t="n">
-        <v>89.98999999999999</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L94" t="n">
-        <v>89.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Sun &amp; Snow</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Anti-Fog</t>
+          <t>Boot Helmet</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Lens Cloth</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>*123819*</t>
+          <t>*132602*</t>
         </is>
       </c>
       <c r="E95" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F95" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="I95" t="n">
-        <v>-37</v>
+        <v>0</v>
       </c>
       <c r="J95" t="n">
-        <v>1.5</v>
+        <v>45</v>
       </c>
       <c r="K95" t="n">
-        <v>4.02</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L95" t="n">
-        <v>115.92</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Sun &amp; Snow</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>SKI BAG</t>
+          <t>Anti-Fog</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>C Timeless Flower Print</t>
+          <t>Lens Cloth</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>*208433*</t>
+          <t>*123819*</t>
         </is>
       </c>
       <c r="E96" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F96" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G96" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H96" t="n">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="I96" t="n">
-        <v>5</v>
+        <v>-38</v>
       </c>
       <c r="J96" t="n">
-        <v>42.5</v>
+        <v>1.5</v>
       </c>
       <c r="K96" t="n">
-        <v>84.98999999999999</v>
+        <v>4.02</v>
       </c>
       <c r="L96" t="n">
-        <v>42.49</v>
+        <v>118.44</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>90 L Travel Roller</t>
+          <t>SKI BAG</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Black-Afterglow</t>
+          <t>C Timeless Flower Print</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>*133274*</t>
+          <t>*208433*</t>
         </is>
       </c>
       <c r="E97" t="n">
+        <v>0</v>
+      </c>
+      <c r="F97" t="n">
+        <v>6</v>
+      </c>
+      <c r="G97" t="n">
+        <v>6</v>
+      </c>
+      <c r="H97" t="n">
         <v>1</v>
       </c>
-      <c r="F97" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I97" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J97" t="n">
-        <v>0</v>
+        <v>42.5</v>
       </c>
       <c r="K97" t="n">
-        <v>299.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L97" t="n">
-        <v>0</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>SNOW BAG</t>
+          <t>90 L Travel Roller</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t>Black-Afterglow</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>*232102*</t>
+          <t>*133274*</t>
         </is>
       </c>
       <c r="E98" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F98" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G98" t="n">
         <v>0</v>
       </c>
       <c r="H98" t="n">
         <v>0</v>
       </c>
       <c r="I98" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J98" t="n">
-        <v>42.5</v>
+        <v>0</v>
       </c>
       <c r="K98" t="n">
-        <v>84.98999999999999</v>
+        <v>299.99</v>
       </c>
       <c r="L98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>SKI BAG</t>
+          <t>SNOW BAG</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>TU</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>*232119*</t>
+          <t>*232102*</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>0</v>
       </c>
       <c r="F99" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G99" t="n">
         <v>0</v>
       </c>
       <c r="H99" t="n">
         <v>0</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
       <c r="J99" t="n">
         <v>42.5</v>
       </c>
       <c r="K99" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>YakTrax</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Disposable Warmer</t>
+          <t>SKI BAG</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>*125438*</t>
+          <t>*232119*</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F100" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G100" t="n">
         <v>0</v>
       </c>
       <c r="H100" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="I100" t="n">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="J100" t="n">
-        <v>0.7</v>
+        <v>42.5</v>
       </c>
       <c r="K100" t="n">
-        <v>8.92</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L100" t="n">
-        <v>172.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>YakTrax</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Single Skibag</t>
+          <t>Disposable Warmer</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Porsche</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>*127860*</t>
+          <t>*125438*</t>
         </is>
       </c>
       <c r="E101" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F101" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G101" t="n">
         <v>0</v>
       </c>
       <c r="H101" t="n">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="I101" t="n">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="J101" t="n">
-        <v>100</v>
+        <v>0.7</v>
       </c>
       <c r="K101" t="n">
-        <v>139.99</v>
+        <v>8.92</v>
       </c>
       <c r="L101" t="n">
-        <v>199.95</v>
+        <v>172.62</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Boot Bag</t>
+          <t>Single Skibag</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Alpine Boot Bag Kore Backpack</t>
+          <t>Porsche</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>*124612*</t>
+          <t>*127860*</t>
         </is>
       </c>
       <c r="E102" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F102" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G102" t="n">
         <v>0</v>
       </c>
       <c r="H102" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I102" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J102" t="n">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="K102" t="n">
-        <v>59.99</v>
+        <v>139.99</v>
       </c>
       <c r="L102" t="n">
-        <v>0</v>
+        <v>199.95</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>AR 50L Park Pack</t>
+          <t>Boot Bag</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Afterglow</t>
+          <t>Alpine Boot Bag Kore Backpack</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>*208672*</t>
+          <t>*124612*</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>0</v>
       </c>
       <c r="F103" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G103" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H103" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I103" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J103" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="K103" t="n">
-        <v>139.99</v>
+        <v>59.99</v>
       </c>
       <c r="L103" t="n">
-        <v>139.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>HYPERFLEX NUCLEAR KNEE</t>
+          <t>AR 50L Park Pack</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">L                                                                                                   </t>
+          <t>Afterglow</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>*134316*</t>
+          <t>*208672*</t>
         </is>
       </c>
       <c r="E104" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F104" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G104" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H104" t="n">
         <v>1</v>
       </c>
       <c r="I104" t="n">
         <v>1</v>
       </c>
       <c r="J104" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K104" t="n">
-        <v>99.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L104" t="n">
-        <v>49.99</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Seirus</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>SNOW BAG</t>
+          <t>HYPERFLEX NUCLEAR KNEE</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>TU</t>
+          <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>*232117*</t>
+          <t>*134316*</t>
         </is>
       </c>
       <c r="E105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F105" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I105" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J105" t="n">
-        <v>42.5</v>
+        <v>50</v>
       </c>
       <c r="K105" t="n">
-        <v>84.98999999999999</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L105" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Women's Single Skibag</t>
+          <t>SNOW BAG</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ea</t>
+          <t>TU</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*208805*</t>
+          <t>*232117*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>
       </c>
       <c r="F106" t="n">
         <v>2</v>
       </c>
       <c r="G106" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J106" t="n">
-        <v>82.5</v>
+        <v>42.5</v>
       </c>
       <c r="K106" t="n">
-        <v>164.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="L106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Women's Single Skibag</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Ea</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>*208805*</t>
+        </is>
+      </c>
+      <c r="E107" t="n">
+        <v>0</v>
+      </c>
+      <c r="F107" t="n">
+        <v>2</v>
+      </c>
+      <c r="G107" t="n">
+        <v>2</v>
+      </c>
+      <c r="H107" t="n">
+        <v>0</v>
+      </c>
+      <c r="I107" t="n">
+        <v>2</v>
+      </c>
+      <c r="J107" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="K107" t="n">
+        <v>164.99</v>
+      </c>
+      <c r="L107" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
           <t>Hotronic</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B108" t="inlineStr">
         <is>
           <t>Micro Dry - Portable Boot Dryer</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C108" t="inlineStr">
         <is>
           <t>5V</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
+      <c r="D108" t="inlineStr">
         <is>
           <t>*209986*</t>
         </is>
       </c>
-      <c r="E107" t="n">
-[...2 lines deleted...]
-      <c r="F107" t="n">
+      <c r="E108" t="n">
+        <v>0</v>
+      </c>
+      <c r="F108" t="n">
         <v>9</v>
       </c>
-      <c r="G107" t="n">
+      <c r="G108" t="n">
         <v>9</v>
       </c>
-      <c r="H107" t="n">
+      <c r="H108" t="n">
         <v>3</v>
       </c>
-      <c r="I107" t="n">
+      <c r="I108" t="n">
         <v>6</v>
       </c>
-      <c r="J107" t="n">
+      <c r="J108" t="n">
         <v>30</v>
       </c>
-      <c r="K107" t="n">
+      <c r="K108" t="n">
         <v>74.98999999999999</v>
       </c>
-      <c r="L107" t="n">
+      <c r="L108" t="n">
         <v>134.97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>