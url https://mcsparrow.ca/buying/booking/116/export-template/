--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -451,51 +451,51 @@
           <t>product_name</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>brand_product_code</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>variant_attribute</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>variant_details</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>upc</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>barcode</t>
+          <t>custom_sku</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>cost</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>quantity</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>wholesale</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>notes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">